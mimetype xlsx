--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -818,47 +818,47 @@
         <v>46270</v>
       </c>
       <c r="AD2" s="4" t="n">
         <v>46320</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок, виды разрешенного использования: для ведения садоводства, общей площадью 1200 +/- 24 кв. м., с кадастровым номером 50:18:0040320:637; здание, назначение: нежилое, общей площадью 36.8 кв.м., с кадастровым номером 50:18:0040320:640, расположенные по адресу: Московская область, р-н Можайский, снт Белые Росы, уч 16. Ознакомиться с имуществом можно по месту его нахождения по предварительной договорённости с финансовым управляющим по тел. +79809530749 в рабочие дни с 11:00 до 15:00 часов, e-mail: okunevarbitrtorgi@mail.ru</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/66d268de-9856-43d8-adeb-5db5829fcf33</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>275688</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>229.74</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46273.66792824074</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.0812962963</v>
+        <v>46318.08114583333</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>