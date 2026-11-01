--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -835,51 +835,51 @@
 Зубцовский, с/п Погорельское, в
 районе д. Новое Устиново, в
 границах СПК "Устиновский".
 С имуществом, являющимся предметом повторных торгов, можно ознакомиться по адресу:
 - лот №1: Местоположение установлено относительно ориентира, расположенного в границах участка. Почтовый адрес ориентира: обл. Тверская, р-н Зубцовский, с/п Погорельское, в районе д. Новое Устиново, в границах СПК "Устиновский", по предварительной записи у организатора торгов по электронной почте: anna.v.krustaleva@gmail.com.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/bc449c28-abb8-4d6d-acd8-5b01b62fed68</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>131696.67</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>3.21</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-2.082082485456921</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46311.89826388889</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46326.0837962963</v>
+        <v>46327.08306712963</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:10196d04-44e4-46b9-8092-00738c51be2c_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>386795</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -974,51 +974,51 @@
 Бакеево, квартал дачной застройки
 Бакеево-2, дом 124 (объекты
 недвижимости представляют
 собой единый имущественный
 комплекс и находятся в залоге у
 Банк ВТБ ПАО)
 С имуществом, являющимся предметом повторных торгов, можно ознакомиться по адресу:
 - лот №2: Московская область, городской округ Солнечногорск, деревня Бакеево, квартал дачной застройки Бакеево-2, дом 124 , по предварительной записи у организатора торгов по электронной почте: anna.v.krustaleva@gmail.com.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/10196d04-44e4-46b9-8092-00738c51be2c</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>1989702</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>2210.78</v>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46311.89740740741</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46326.08365740741</v>
+        <v>46327.08300925926</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:888c8a14-490d-403f-ad30-a2e4f8715f46_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>386798</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -1073,47 +1073,47 @@
         </is>
       </c>
       <c r="AC4" s="4" t="n">
         <v>46315.625</v>
       </c>
       <c r="AD4" s="4" t="n">
         <v>46351.625</v>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
           <t>Исключительное право на товарный
 знак № 955599 «POCO LOCO»
 С имуществом, являющимся предметом повторных торгов, можно ознакомиться по адресу:
 - лот №3: г. Москва, по предварительной записи у организатора торгов по электронной почте: anna.v.krustaleva@gmail.com.</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/888c8a14-490d-403f-ad30-a2e4f8715f46</t>
         </is>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46311.89607638889</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46326.08358796296</v>
+        <v>46327.08295138889</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>