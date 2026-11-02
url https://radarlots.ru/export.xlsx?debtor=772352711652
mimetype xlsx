--- v1 (2026-11-01)
+++ v2 (2026-11-02)
@@ -835,51 +835,51 @@
 Зубцовский, с/п Погорельское, в
 районе д. Новое Устиново, в
 границах СПК "Устиновский".
 С имуществом, являющимся предметом повторных торгов, можно ознакомиться по адресу:
 - лот №1: Местоположение установлено относительно ориентира, расположенного в границах участка. Почтовый адрес ориентира: обл. Тверская, р-н Зубцовский, с/п Погорельское, в районе д. Новое Устиново, в границах СПК "Устиновский", по предварительной записи у организатора торгов по электронной почте: anna.v.krustaleva@gmail.com.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/bc449c28-abb8-4d6d-acd8-5b01b62fed68</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>131696.67</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>3.21</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-2.082082485456921</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46311.89826388889</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46327.08306712963</v>
+        <v>46328.08298611111</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:10196d04-44e4-46b9-8092-00738c51be2c_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>386795</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -974,51 +974,51 @@
 Бакеево, квартал дачной застройки
 Бакеево-2, дом 124 (объекты
 недвижимости представляют
 собой единый имущественный
 комплекс и находятся в залоге у
 Банк ВТБ ПАО)
 С имуществом, являющимся предметом повторных торгов, можно ознакомиться по адресу:
 - лот №2: Московская область, городской округ Солнечногорск, деревня Бакеево, квартал дачной застройки Бакеево-2, дом 124 , по предварительной записи у организатора торгов по электронной почте: anna.v.krustaleva@gmail.com.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/10196d04-44e4-46b9-8092-00738c51be2c</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>1989702</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>2210.78</v>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46311.89740740741</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46327.08300925926</v>
+        <v>46328.08277777778</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:888c8a14-490d-403f-ad30-a2e4f8715f46_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>386798</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -1073,47 +1073,47 @@
         </is>
       </c>
       <c r="AC4" s="4" t="n">
         <v>46315.625</v>
       </c>
       <c r="AD4" s="4" t="n">
         <v>46351.625</v>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
           <t>Исключительное право на товарный
 знак № 955599 «POCO LOCO»
 С имуществом, являющимся предметом повторных торгов, можно ознакомиться по адресу:
 - лот №3: г. Москва, по предварительной записи у организатора торгов по электронной почте: anna.v.krustaleva@gmail.com.</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/888c8a14-490d-403f-ad30-a2e4f8715f46</t>
         </is>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46311.89607638889</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46327.08295138889</v>
+        <v>46328.08270833334</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>