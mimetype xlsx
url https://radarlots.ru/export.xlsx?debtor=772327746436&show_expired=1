--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -819,47 +819,47 @@
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок (кадастровый номер: 69:17:0160101:38 категория земель: земли населённых пунктов, вид разрешённого использования: для ведения личного подсобного хозяйства (ЛПХ), площадь: 1 000 кв.м (10 соток) ) и находящийся на ней Жилой дом (кадастровый номер: 69:17:0160101:61, назначение: жилое (объект индивидуального жилищного строительства), площадь: 67,2 кв.м этажность: 1 этаж, материал стен: рубленые (дерево), год завершения строительства: 1989), адрес: Тверская область, Кувшиновский муниципальный район, Сокольническое сельское поселение, д. Киселево, д. 43
 Ознакомление с характеристиками имущества производится на сайте электронной площадки Центр Дистанционных Торгов» (оператор электронной площадки – АО «ЦДТ») по адресу в сети Интернет: https://cdtrf.ru/.
 Ознакомиться с имуществом возможно по месту расположения имущества: Тверская область, Кувшиновский муниципальный район, Сокольническое сельское поселение, д. Киселево, д. 43, предварительно согласовав дату и время осмотра по адресу электронной почты: bankrot.csd.77@gmail.com, либо по телефону: +7 977 288 54 87.
 Также, ознакомление с документами возможно по адресу электронной почты организатора торгов - bankrot.csd.77@gmail.com
 Ознакомление с имуществом посредством электронной почты осуществляется по рабочим дням, в период представления заявок на участие в торгах по предварительному согласованию с финансовым управляющим по электронной почте: bankrot.csd.77@gmail.com.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/9fce3a34-5e02-48b6-be6e-ebdeeb84dbd9</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>178370</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>178.37</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46284.8830787037</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.08327546297</v>
+        <v>46318.08793981482</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>