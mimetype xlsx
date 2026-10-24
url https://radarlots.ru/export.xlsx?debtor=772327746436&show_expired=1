--- v1 (2026-10-23)
+++ v2 (2026-10-24)
@@ -819,47 +819,47 @@
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок (кадастровый номер: 69:17:0160101:38 категория земель: земли населённых пунктов, вид разрешённого использования: для ведения личного подсобного хозяйства (ЛПХ), площадь: 1 000 кв.м (10 соток) ) и находящийся на ней Жилой дом (кадастровый номер: 69:17:0160101:61, назначение: жилое (объект индивидуального жилищного строительства), площадь: 67,2 кв.м этажность: 1 этаж, материал стен: рубленые (дерево), год завершения строительства: 1989), адрес: Тверская область, Кувшиновский муниципальный район, Сокольническое сельское поселение, д. Киселево, д. 43
 Ознакомление с характеристиками имущества производится на сайте электронной площадки Центр Дистанционных Торгов» (оператор электронной площадки – АО «ЦДТ») по адресу в сети Интернет: https://cdtrf.ru/.
 Ознакомиться с имуществом возможно по месту расположения имущества: Тверская область, Кувшиновский муниципальный район, Сокольническое сельское поселение, д. Киселево, д. 43, предварительно согласовав дату и время осмотра по адресу электронной почты: bankrot.csd.77@gmail.com, либо по телефону: +7 977 288 54 87.
 Также, ознакомление с документами возможно по адресу электронной почты организатора торгов - bankrot.csd.77@gmail.com
 Ознакомление с имуществом посредством электронной почты осуществляется по рабочим дням, в период представления заявок на участие в торгах по предварительному согласованию с финансовым управляющим по электронной почте: bankrot.csd.77@gmail.com.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/9fce3a34-5e02-48b6-be6e-ebdeeb84dbd9</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>178370</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>178.37</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46284.8830787037</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46318.08793981482</v>
+        <v>46319.09097222222</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>