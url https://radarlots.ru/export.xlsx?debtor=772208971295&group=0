--- v0 (2026-10-14)
+++ v1 (2026-10-15)
@@ -722,51 +722,51 @@
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>fedresurs:9ef6b15b-6713-47b1-8a41-98b9d8b9558c_2</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>SBR013-2610120010-0</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>2</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Опубликован</t>
+          <t>Приём заявок</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Земельный участок, площадь 1495 кв.м., назначение: Земли населенных пунктов, адрес (местонахождение): Россия, обл Московская, городской округ Клин, городской округ Клин, Зубово, квартал "Ёлки",…</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Земельные участки</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Россия, обл Московская, городской округ Клин, городской округ Клин, Зубово, квартал "Ёлки", земельный участок 11</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>50:03:0030380:1220</t>
@@ -819,47 +819,47 @@
         <v>46345.58333333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок, площадь 1495 кв.м., назначение: Земли населенных пунктов, адрес (местонахождение): Россия, обл Московская, городской округ Клин, городской округ Клин, Зубово, квартал "Ёлки", земельный участок 11, кадастровый (условный) номер: 50:03:0030380:1220</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/9ef6b15b-6713-47b1-8a41-98b9d8b9558c</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>3214474.25</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>2150.15</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-0.219067506918122</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46307.89739583333</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46309.08436342593</v>
+        <v>46310.08310185185</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>