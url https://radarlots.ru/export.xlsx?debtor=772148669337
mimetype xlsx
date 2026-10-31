--- v0 (2026-10-30)
+++ v1 (2026-10-31)
@@ -48,58 +48,59 @@
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -806,50 +807,59 @@
           <t>Монеткин Иван Викторович</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>772148669337</t>
         </is>
       </c>
       <c r="AC2" s="4" t="n">
         <v>46328.33333333334</v>
       </c>
       <c r="AD2" s="4" t="n">
         <v>46364.375</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок, кадастровый номер 50:14:0020330:71, площадь 823 кв.м., виды разрешенного использования для дачного строительства, адрес Московская область, г.о. Щёлково, тер. Цветочная-1, з/у 83. Обременения в виде залога имущества в пользу кредитора ПАО Сбербанк.
 Ознакомиться с имуществом можно по адресу: Московская область, г.о. Щёлково, тер. Цветочная-1, з/у 83, дату и время ознакомления необходимо согласовать с финансовым управляющим. Для ознакомления с имуществом необходимо направить заявление на адрес электронной почты 8507294@mail.ru.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/ec800096-6eb6-4984-a642-c6e3c0ba6920</t>
         </is>
       </c>
+      <c r="AH2" s="3" t="n">
+        <v>920821.78</v>
+      </c>
+      <c r="AI2" s="3" t="n">
+        <v>1118.86</v>
+      </c>
+      <c r="AJ2" s="5" t="n">
+        <v>-0.02332505645120597</v>
+      </c>
       <c r="AQ2" s="4" t="n">
         <v>46325.91043981481</v>
       </c>
       <c r="AR2" s="4" t="n">
         <v>46326.08719907407</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>