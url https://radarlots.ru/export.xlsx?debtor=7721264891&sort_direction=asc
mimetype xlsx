--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -786,51 +786,51 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>7721264891</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46321</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46432.99930555555</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Право требования к Вафину Вильдану Сагитовичу ( ИНН 561003279330)Право требования к Вафину Вильдану Сагитовичу ( ИНН 561003279330) в непогашенном размере 405 036,78 руб., установленное решением Арбитражного суда г. Москвы от 21 октября 2019 г. по делу № А40-161797/19.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/e4fcdb37-a2b2-4085-aa90-67e3d3b15f2a</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46316.90388888889</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46325.92081018518</v>
+        <v>46326.90668981482</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:ecd03616-ce79-486c-9106-4d5909d951b1_2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>13258-ОТПП-2</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>2</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -877,51 +877,51 @@
       <c r="AB3" t="inlineStr">
         <is>
           <t>7721264891</t>
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46321</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46432.99930555555</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Солидарное право требование к Хачатряну Ваагну Корюновичу (ИНН 772117073008, к ООО «МПФ «Спутник» (ИНН 2320125813), к Бурову Андрею Алексеевичу (ИНН 771618145124), к Кушкину Александру Александровичу (ИНН 231700606932), к Захарову Алексею Алексеевичу (ИНН 231701427870)Солидарное право требование к Хачатряну Ваагну Корюновичу (ИНН 772117073008) в непогашенном размере 526 378 579,84 руб., установленное определением Арбитражного суда города Москвы от 23 июля 2025 года по делу № А40-178482/2014, к ООО «МПФ «Спутник» (ИНН 2320125813) в непогашенном размере 526 378 579,84 руб., установленное определениями Арбитражного суда Краснодарского края от 15 сентября 2016г., 24 января 2018г. и постановлением Пятнадцатого арбитражного апелляционного суда от 06 апреля 2018 г. по делу № А32-15859/2016, к Бурову Андрею Алексеевичу (ИНН 771618145124) в размере 18 871 254,13 руб., в том числе в непогашенном размере 10 471 254,13 руб. установленное определением Арбитражного суда Краснодарского края от 12 сентября 2022 года по делу №А32-15859/2016 и в размере 8 400 000,00 руб., установленное определением Арбитражного суда Краснодарского края от 31 марта 2025 года по делу №А32-15859/2016, к Кушкину Александру Александровичу (ИНН 231700606932) в непогашенном размере 9 684 510,83 руб., установленное Постановлением Пятнадцатого арбитражного апелляционного суда от 03 марта 2026 г. по делу №А32-15859/2016, к Захарову Алексею Алексеевичу (ИНН 231701427870) в непогашенном размере 526 378 579,84 руб., установленное определением Арбитражного суда Краснодарского края от 17 июня 2025 года по делу №А32-15859/2016. Дело о банкротстве ООО «МПФ Спутник», завершено определением суда Краснодарского края от 22.06.2026 г. по делу А32-15859/2016.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/ecd03616-ce79-486c-9106-4d5909d951b1</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46316.90418981481</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46325.92081018518</v>
+        <v>46326.90668981482</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:f0bac539-c971-46c5-b6f9-4e9b33b65038_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>13258-ОТПП-1</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -968,47 +968,47 @@
       <c r="AB4" t="inlineStr">
         <is>
           <t>7721264891</t>
         </is>
       </c>
       <c r="AC4" s="3" t="n">
         <v>46321</v>
       </c>
       <c r="AD4" s="3" t="n">
         <v>46432.99930555555</v>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
           <t>Право требования Хачатряну Ваагну Корюновичу (ИНН 772117073008)Право требования Хачатряну Ваагну Корюновичу (ИНН 772117073008) в размере 327 193 184,01 руб., в том числе в размере 325 270 503,01 руб., установленное Постановлением Девятого арбитражного апелляционного суда от 21 января 2020 года по делу № А40-178482/2014 и в размере 1 922 681 руб., установленное решением Арбитражного суда города Москвы от 29 июля 2022 года по делу № А40-131130/2020.</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/f0bac539-c971-46c5-b6f9-4e9b33b65038</t>
         </is>
       </c>
       <c r="AQ4" s="3" t="n">
         <v>46316.90456018518</v>
       </c>
       <c r="AR4" s="3" t="n">
-        <v>46325.92084490741</v>
+        <v>46326.90672453704</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>