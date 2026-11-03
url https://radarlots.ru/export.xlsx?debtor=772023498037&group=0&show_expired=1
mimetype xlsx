--- v0 (2026-11-02)
+++ v1 (2026-11-03)
@@ -722,51 +722,51 @@
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>fedresurs:d727c642-9261-4d6b-83b5-bb6527abef2e_1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>391025</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Опубликован</t>
+          <t>Приём заявок</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Квартира, адрес (местонахождение): Россия, г. Пушкино, ул. Антона Ветчинова, д. 3, к. 1, кв. 553, кадастровый (условный) номер: 50:13:0050418:13717. площадью 32 кв.м., дата регистрации 30.05.2025 г</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Россия, г. Пушкино, ул. Антона Ветчинова, д. 3, к. 1, кв. 553</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>50:13:0050418:13717</t>
@@ -827,51 +827,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>3035831.04</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>94869.72</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-1.211289070949087</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>10/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46325.88481481482</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46328.08123842593</v>
+        <v>46329.08592592592</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:37526241-1dd3-44f8-b05c-1f5c0615edc2_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>375827</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>