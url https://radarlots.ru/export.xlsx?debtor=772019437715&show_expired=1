--- v0 (2026-10-31)
+++ v1 (2026-11-03)
@@ -820,51 +820,51 @@
       <c r="AF2" t="inlineStr">
         <is>
           <t>Дом, назначение: жилой дом, общая площадь: 100 кв.м., адрес объекта: Московская область, городской округ Люберцы, деревня Марусино, территория СТСН Ново-Марусино, дом 57, кадастровый номер 50:22:0060406:603; Хоз.постройка, назначение: нежилое здание, общая площадь: 40 кв.м., адрес объекта: Московская область, Люберецкий район, д. Марусино, СНТ Ново-Марусино, уч.57, кадастровый номер 50:22:0060406:637; 1/132 доля в праве общей долевой собственности на Сооружение газопровод низкого давления для газоснабжения жилых домов, расположенных в СНТ Ново - Марусино, назначение: нежилое, адрес объекта: Московская область, Люберецкий район, дп Красково, д. Марусино, СНТ Ново-Марусино, кадастровый номер 50:22:0060406:740; Земельный участок, категория земель: земли сельскохозяйственного назначения, разрешенное использование: под садоводство, общая площадь: 590 кв.м., адрес объекта: обл. Московская, р-н Люберецкий, д. Ново-Марусино, ст Ново-Марусино, уч-к 57, кадастровый номер: 50:22:0060406:423.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/bd0dfed4-cda9-489e-a60c-180ac282a96d</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>2764410.84</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>27644.11</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46322.08260416667</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46325.9080787037</v>
+        <v>46328.90789351852</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:ad6f046a-fe28-4ad1-b7ef-1248ed8db09c_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>008285/1</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>