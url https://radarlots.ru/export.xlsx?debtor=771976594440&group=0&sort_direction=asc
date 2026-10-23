--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -786,51 +786,51 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>771976594440</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46259.5</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46336.5</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Транспортное средство: FORD ФОРД "ФОКУС" Тип ТС: Легковой, год изготовления: 2012 VIN:X9FLXXEEBLCY62294, Цвет: Серо-коричневый, Мощность двигателя: л.с (кВт): 149,6 л.с., 110 кВт.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/df13d8a7-70b9-46b1-a937-d41411329587</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46275.15712962963</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.92675925926</v>
+        <v>46318.10099537037</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:317d48ca-9a25-4a38-9011-7f8d7cb4296f_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>960000336883</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>