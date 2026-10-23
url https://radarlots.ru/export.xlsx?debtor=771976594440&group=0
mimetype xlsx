--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -786,51 +786,51 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>771976594440</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46308.5</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46385.5</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Транспортное средство: FORD ФОРД "ФОКУС" Тип ТС: Легковой, год изготовления: 2012 VIN:X9FLXXEEBLCY62294, Цвет: Серо-коричневый, Мощность двигателя: л.с (кВт): 149,6 л.с., 110 кВт.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/317d48ca-9a25-4a38-9011-7f8d7cb4296f</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46307.91143518518</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46316.91168981481</v>
+        <v>46317.9155787037</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:df13d8a7-70b9-46b1-a937-d41411329587_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>960000335227</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -877,47 +877,47 @@
       <c r="AB3" t="inlineStr">
         <is>
           <t>771976594440</t>
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46259.5</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46336.5</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Транспортное средство: FORD ФОРД "ФОКУС" Тип ТС: Легковой, год изготовления: 2012 VIN:X9FLXXEEBLCY62294, Цвет: Серо-коричневый, Мощность двигателя: л.с (кВт): 149,6 л.с., 110 кВт.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/df13d8a7-70b9-46b1-a937-d41411329587</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46275.15712962963</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46317.09983796296</v>
+        <v>46318.10099537037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>