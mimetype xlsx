--- v0 (2026-11-01)
+++ v1 (2026-11-02)
@@ -790,51 +790,51 @@
       </c>
       <c r="AD2" s="3" t="n">
         <v>46374</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Марка и(или) модель: KIA OPTIMA
 Год выпуска: 2019
 Идентификационный номер (VIN): XWEGT411BL0015260
 Цвет кузова (кабины): БЕЛЫЙ-ЖЕЛТЫЙ-СЕРЫЙ
 Тип транспортного средства: Легковой седан
 Вид наложенных ограничений: Запрет на регистрационные действия
 Сведения о залоге: В залоге у АО «ТБанк»
 Ознакомление с регламентом проведения торгов, ознакомление с проектом договора купли-продажи имущества, выдача бланков договора о задатке, ознакомление с характеристиками продаваемого имущества и документацией по нему осуществляется предварительно записавшись по телефону +7 926 155 40 33 по адресу электронной почты организатора торгов - atrade88@yandex.ru. Ознакомление с имуществом осуществляется по рабочим дням, в период представления заявок на участие в торгах по предварительному согласованию с финансовым управляющим по номеру телефона +7 926 155 40 33.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/596ee585-fff0-472f-9355-31a1b41febf8</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46318.89614583334</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46326.89318287037</v>
+        <v>46327.89277777778</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:af3cb518-bfc4-495f-ba65-c55e30386893_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>371269</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>