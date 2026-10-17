--- v0 (2026-10-16)
+++ v1 (2026-10-17)
@@ -783,51 +783,51 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>7718988598</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46338.45833333334</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46338.58333333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Вакуумное оборудование (набор)</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/0109374c-9deb-4c8f-91d0-5ba80ed0eb8f</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46308.08791666666</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46311.911875</v>
+        <v>46312.08487268518</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:468d5b75-58c8-42a3-9357-7874daa82fc9_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>10961–ОАОФ</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Определение победителя</t>
         </is>