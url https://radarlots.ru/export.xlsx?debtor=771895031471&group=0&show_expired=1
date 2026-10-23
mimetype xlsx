--- v0 (2026-10-16)
+++ v1 (2026-10-23)
@@ -722,51 +722,51 @@
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>fedresurs:2fc091dd-cd90-4e69-acda-fcaea48ae85c_1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>ОАОФЦП-226814</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Опубликован</t>
+          <t>Приём заявок</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Земельный участок, кадастровый номер 50:28:0110156:11392, площадью 600 кв.м. и права требования на строящийся индивидуальный жилой дом, общей площадью 80 кв.м., расположенного на данном земельном…</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Московская область, город Домодедово, село Юсупово</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>50:28:0110156:11392</t>
@@ -819,51 +819,51 @@
         <v>46349.41666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок, кадастровый номер 50:28:0110156:11392, площадью 600 кв.м. и права требования на строящийся индивидуальный жилой дом, общей площадью 80 кв.м., расположенного на данном земельном участке, по адресу: Московская область, город Домодедово, село Юсупово</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/2fc091dd-cd90-4e69-acda-fcaea48ae85c</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>706296</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>1177.16</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-7.022698698562643</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46310.90234953703</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46311.08126157407</v>
+        <v>46317.90680555555</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:63961363-64a8-4450-b804-cb423591ea75_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ОАОФЦП-221694</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>