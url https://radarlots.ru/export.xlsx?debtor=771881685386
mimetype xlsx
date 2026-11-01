--- v0 (2026-10-30)
+++ v1 (2026-11-01)
@@ -791,51 +791,51 @@
           <t>771881685386</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46315.33333333334</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46350.75</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Охотничье гладкоствольное длинноствольное оружие, ИЖ-58, кал. 16, № А0719
 Порядок ознакомления с имуществом должника:
 Ознакомление с имуществом производится по адресу должника: г. Москва ул. Погонный проезд д.23 корп 1 кв.176 , с момента публикации сообщения о продаже имущества и до окончания приема заявок по предварительной записи по телефону должнику:+7-969-089-11-32 или финансовому управляющему : +7 905 047 93 98</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/1a4768d8-ddd6-4370-b198-7f54a001dc9a</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46314.90010416666</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46326.08052083333</v>
+        <v>46327.08082175926</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:af9a7e6f-56f3-413f-93a3-1502d0ddf4b5_2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>241130-МЭТС-2</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>2</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -884,51 +884,51 @@
           <t>771881685386</t>
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46315.33333333334</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46350.75</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Полуавтоматический травматический пистолет, ГРОЗА-05, кал. 9 Р.А., № 101545П
 Порядок ознакомления с имуществом должника:
 Ознакомление с имуществом производится по адресу должника: г. Москва ул. Погонный проезд д.23 корп 1 кв.176 , с момента публикации сообщения о продаже имущества и до окончания приема заявок по предварительной записи по телефону должнику:+7-969-089-11-32 или финансовому управляющему : +7 905 047 93 98</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/af9a7e6f-56f3-413f-93a3-1502d0ddf4b5</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46314.89920138889</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46326.08043981482</v>
+        <v>46327.08053240741</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:3807f6a4-3d88-4181-a5c4-9505b070cec2_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>241099-МЭТС-1</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1007,47 +1007,47 @@
       <c r="AF4" t="inlineStr">
         <is>
           <t>½ доли земельного участка с КН 50:27:0020802:448, для ведения личного подсобного хозяйства, площадью 600, расположенный по адресу: Московская область, Подольский район, с/о Стрелковский, п. Александровка, ул. Зеленая, д. 7
 Порядок ознакомления с имуществом должника:
 С имуществом должника можно ознакомиться по месту нахождения, предварительно согласовать дату и время по телефону должника +7969-089-11-32 или финансового управляющего по телефону +7-905-047-93-98</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/3807f6a4-3d88-4181-a5c4-9505b070cec2</t>
         </is>
       </c>
       <c r="AH4" s="2" t="n">
         <v>2204238</v>
       </c>
       <c r="AI4" s="2" t="n">
         <v>3673.73</v>
       </c>
       <c r="AJ4" s="5" t="n">
         <v>0.3607768308140954</v>
       </c>
       <c r="AQ4" s="3" t="n">
         <v>46314.88377314815</v>
       </c>
       <c r="AR4" s="3" t="n">
-        <v>46326.08678240741</v>
+        <v>46327.08429398148</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>