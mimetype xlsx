--- v0 (2026-10-16)
+++ v1 (2026-10-16)
@@ -811,51 +811,51 @@
         <v>46368</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Сооружение, назначение: 10.3. сооружения канализации, Протяженность 34 м., кад. № 77:03:0001001:4362, по адресу: г. Москва, вн.тер.г. муниципальный округ Сокольники, ул. Сокольнический Вал</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/ac230e4f-4046-40eb-ad24-25ed5cf71d6c</t>
         </is>
       </c>
       <c r="AH2" s="2" t="n">
         <v>513458.82</v>
       </c>
       <c r="AI2" s="2" t="n">
         <v>15101.73</v>
       </c>
       <c r="AJ2" s="4" t="n">
         <v>0.1450000021423334</v>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46303.90193287037</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46310.92215277778</v>
+        <v>46311.92189814815</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:ac230e4f-4046-40eb-ad24-25ed5cf71d6c_2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ПП-36749</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>2</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -926,51 +926,51 @@
         <v>46368</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Сооружение, назначение: 10) сооружения коммунального хозяйства, протяженность 145 м., кад. № 77:03:0001001:4368, по адресу: г. Москва, вн.тер.г. муниципальный округ Сокольники, ул. Сокольнический Вал</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/ac230e4f-4046-40eb-ad24-25ed5cf71d6c</t>
         </is>
       </c>
       <c r="AH3" s="2" t="n">
         <v>634763.6</v>
       </c>
       <c r="AI3" s="2" t="n">
         <v>4377.68</v>
       </c>
       <c r="AJ3" s="4" t="n">
         <v>0.1449999968492207</v>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46303.90193287037</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46310.92215277778</v>
+        <v>46311.92189814815</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:a7350404-61d4-45a2-a4d6-9a5d19a0a8f6_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>ОКОФЦП-36251</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>