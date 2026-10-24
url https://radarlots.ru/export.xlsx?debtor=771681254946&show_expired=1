--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -829,51 +829,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>20905095.12</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>293199.09</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-0.27002531428807</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>5/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46296.90258101852</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.08086805556</v>
+        <v>46319.07891203704</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:10859222-5051-408d-a0ab-0ebad5176d8b_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>69553-ОАОФ</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>