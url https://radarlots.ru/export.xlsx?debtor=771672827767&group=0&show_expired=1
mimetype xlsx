--- v0 (2026-10-23)
+++ v1 (2026-10-25)
@@ -787,51 +787,51 @@
         <is>
           <t>771672827767</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46308.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46350.41666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль: ХЕНДЭ СОЛЯРИС, год выпуска 2013, VIN Z94CT41CBDR254152, Номер кузова Z94CT41CBDR254152, Категория ТС Легковой седан (B), объем двигателя 1396 куб. см, мощность 107 л. с., тип двигателя бензиновый, цвет Светло-Бежевый
 Начальная цена на первых торгах установлена в размере 800 000 руб. (Восемьсот тысяч) рублей.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/14275940-6c3e-45ef-be1e-c0e9afb9b5e3</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46307.89628472222</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.89989583333</v>
+        <v>46320.08299768518</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:c98ee698-8c2a-4d81-8dbf-52d844b828c4_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>69893-ОАОФ</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>