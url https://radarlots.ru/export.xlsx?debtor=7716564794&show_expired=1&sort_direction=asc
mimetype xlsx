--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -787,51 +787,51 @@
         <is>
           <t>7716564794</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46297.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46345.79166666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Лот №6 Питатель ленточный УКЛС-650-1,35 Длинна питателя Еобщ=1,55м Лента конвейерная с каркасом ЕР400/3 3/2 + гофроборт М60 (в кольце, горячая вулканизация) Став конвейера М/К (швеллер 12У) Направляющие резинотканевые (согласно чертежу) Барабан приводной футерованный БП-6521,5Ф-45 Барабан неприводной БН-6521,5-45 Роликоопора верхняя в комплекте с роликом ВГ-65-76 Ролик дефлекторный верхний ДВ-76 Привод мотор-редуктор KA67/T-48,77-30o6/MHH-SF-1.8-450H/m-Fra- 12600-D90L4/TF-1,5KBT-IP55 (С регулировкой частоты) Скорость ленты 0,35м/сек Перемещаемый материал сыпучие компоненты бетонной смеси Q=1,6T/M3 Исполнение общепромышленное Пескоструйная обработка, нанесение ЛКП системой покрытия СК- ЭПОКСИД-МЮ (грунт-эмальсерый) + СК-МЕТ эмаль RAL 7037" в колличестве 6 штук
 . Дополнительная информация об имуществе и правилах торгов у организатора торгов тел: . 8 (950) 44 23 352.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/20c3c0da-4586-4263-9c89-abf93318ab06</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46277.9013425926</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46326.09297453704</v>
+        <v>46327.08916666666</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:262e9903-8536-4a54-9995-796f351240bd_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>374202</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>
@@ -968,47 +968,47 @@
         <is>
           <t>7716564794</t>
         </is>
       </c>
       <c r="AC4" s="3" t="n">
         <v>46307.41666666666</v>
       </c>
       <c r="AD4" s="3" t="n">
         <v>46345.79166666666</v>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
           <t>Лот №7 Конвейер ленточный желобчатый УКЛС-650-32 (L-обр) Длинна конвейера Еобщ=32,3м (20,4+11,565) Угол наклона а = 17град Лента конвейерная с каркасом ЕР400/3 4/2 (в кольце, горячая вулканизация) Став конвейера М/К (швеллер 14У), станция приводная, устройство натяжное винтовое Барабан приводной футерованный БП-6540Ф-70 Барабан неприводной БН-6540-70 Роликоопора верхняя самоцентрирующаяся в комплекте с роликами ДЖГ-65-102-30-76-30 Роликоопора верхняя в комплекте с роликами ЖГ-65-102-30 Роликоопора нижняя в комплекте с роликом НГ-65-76 Ролик дефлекторный верхний ДЖ-76-30 Ролик прижимной верхний ПЖ-102 Привод мотор-редуктор KA97/T-24,75-60o6/MHH-SF-2.4-1770H/m-Fra- 30200-D160M4/TF-11,0KBT-IP55 (С регулировкой частоты) Скорость ленты 1,32м/сек Перемещаемый материал сыпучие компоненты бетонной смеси Q=1,6T/M3 Устройство очистки ленты скребковое околоприводной Устройство очистки внутреннее околонатяжное Исполнение общепромышленное Пескоструйная обработка, нанесение ЛКП системой покрытия СК- ЭПОКСИД-МЮ (грунт-эмальсерый) + СК-МЕТ эмаль RAL 7037 (серый)"
 . Дополнительная информация об имуществе и правилах торгов у организатора торгов тел: . 8 (950) 44 23 352.</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/c1b1977d-9c06-42a6-9d64-99d08585d743</t>
         </is>
       </c>
       <c r="AQ4" s="3" t="n">
         <v>46278.03530092593</v>
       </c>
       <c r="AR4" s="3" t="n">
-        <v>46326.09262731481</v>
+        <v>46327.08902777778</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>