--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -817,47 +817,47 @@
       <c r="AD2" s="4" t="n">
         <v>46352.41666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Имущественный комплекс: Земельный участок, расположенный по адресу: Российская Федерация, Московская область, г.о. Щёлково, кв-л Загорянка парк, з/у 20, кадастровый номер: 50:14:0040118:1799, площадь - 387 +/- 14 кв. м, Жилой дом, расположенный по адресу: Российская Федерация, Московская область, г.о. Щёлково, кв-л Загорянка парк, д. 20, кадастровый номер 50:14:0040118:1950, площадью 181.3 кв. м.
 Порядок ознакомления с имуществом должника:
 С имуществом можно ознакомиться по предварительному согласованию с арбитражным управляющим по средствам отправления заявки управляющему на электронную почту bankrot-sale@mail.ru.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/492c2784-56a0-4b86-a889-a63ed70d6560</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>1006045.2</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>2599.6</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46315.90055555556</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46326.08106481482</v>
+        <v>46327.08125</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>