--- v0 (2026-10-21)
+++ v1 (2026-10-22)
@@ -793,47 +793,47 @@
           <t>771550320419</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46310</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46346.41666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Легковой автомобиль, марка: ФИАТ, модель: ДОБЛО, год изготовления: 2014г.в., цвет: белый, VIN: ZFA22300006533094, ПТС: 77УК028856, г/н: В400НЕ777
 Порядок ознакомления с имуществом должника:
 Дату и время ознакомления с имуществом (с момента публикации сообщения о продаже имущества и до окончания приема заявок), подлежащим реализации, необходимо предварительно согласовать с финансовым управляющим по электронному адресу: lisin.torgi@yandex.ru, по тел. +7 968 564-70-86 в рабочие дни с 10 ч. 00 мин. до 17 ч. 00 мин. г. Москва, ул. Щербаковская, д. 35, а/я 39.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/051b8556-43ea-420d-b5c3-02b1ee346cee</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46309.90479166667</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46316.90670138889</v>
+        <v>46317.08226851852</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>