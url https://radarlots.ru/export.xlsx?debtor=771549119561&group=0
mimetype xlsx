--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -793,51 +793,51 @@
       </c>
       <c r="AD2" s="3" t="n">
         <v>46330.375</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Участие в коммерческих организациях,
 ООО "ОСНОВНОЕ ДЕЛО" ОГРН
 1257700421571, доля 100%
 Порядок ознакомления с имуществом должника:
 Ознакомление с имуществом:
 С ЛОТОМ №1 можно ознакомиться по месту его нахождения: 115487, г Москва, вн.тер.г муниципальный округ Нагатино-Садовники, ул Нагатинская, 16, помещ 21/10, предварительно согласовав время с Финансовым управляющим по тел. +79128062751, либо путем направления запроса на электронную почту orlova.t.e@mail.ru, с момента публикации сообщения о продаже имущества и до окончания приема заявок.
 С ЛОТОМ №2 можно ознакомиться по месту его нахождения: 115280, г Москва, вн.тер.г муниципальный округ Даниловский, ул Автозаводская, 23А / корпус 2, помещ 909н/9, предварительно согласовав время с Финансовым управляющим по тел. +79128062751, либо путем направления запроса на электронную почту orlova.t.e@mail.ru, с момента публикации сообщения о продаже имущества и до окончания приема заявок.
 Во избежание претензий к Арбитражному управляющему, относительно технического состояния имущества (лота), его комплектности, покупателю действуя добросовестно, необходимо проявить должную осмотрительность и выехать по месту нахождения имущества (лота) с целью его осмотра - личного, либо через законного представителя (с надлежащим образом оформленной доверенностью).</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/29308f86-307d-4220-bb38-5c4c8f2741be</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46307.89517361111</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.93159722222</v>
+        <v>46318.91920138889</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:6a31d9e2-d670-4705-a801-c2cfff114a89_2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>239664-МЭТС-2</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>2</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -891,47 +891,47 @@
       </c>
       <c r="AD3" s="3" t="n">
         <v>46330.375</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Участие в коммерческих организациях,
 ООО "ПРАКТИКА-ДЕЛО" ОГРН
 1257700423738, доля 100%
 Порядок ознакомления с имуществом должника:
 Ознакомление с имуществом:
 С ЛОТОМ №1 можно ознакомиться по месту его нахождения: 115487, г Москва, вн.тер.г муниципальный округ Нагатино-Садовники, ул Нагатинская, 16, помещ 21/10, предварительно согласовав время с Финансовым управляющим по тел. +79128062751, либо путем направления запроса на электронную почту orlova.t.e@mail.ru, с момента публикации сообщения о продаже имущества и до окончания приема заявок.
 С ЛОТОМ №2 можно ознакомиться по месту его нахождения: 115280, г Москва, вн.тер.г муниципальный округ Даниловский, ул Автозаводская, 23А / корпус 2, помещ 909н/9, предварительно согласовав время с Финансовым управляющим по тел. +79128062751, либо путем направления запроса на электронную почту orlova.t.e@mail.ru, с момента публикации сообщения о продаже имущества и до окончания приема заявок.
 Во избежание претензий к Арбитражному управляющему, относительно технического состояния имущества (лота), его комплектности, покупателю действуя добросовестно, необходимо проявить должную осмотрительность и выехать по месту нахождения имущества (лота) с целью его осмотра - личного, либо через законного представителя (с надлежащим образом оформленной доверенностью).</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/6a31d9e2-d670-4705-a801-c2cfff114a89</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46307.87774305556</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46317.93159722222</v>
+        <v>46318.91920138889</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>