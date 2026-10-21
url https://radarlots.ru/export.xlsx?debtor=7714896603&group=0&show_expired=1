--- v0 (2026-10-16)
+++ v1 (2026-10-21)
@@ -815,51 +815,51 @@
         <v>46286.41666666666</v>
       </c>
       <c r="AD2" s="4" t="n">
         <v>46321.41666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Имущество, расположенное по адресу: Республика Адыгея, аул Вочепший, тер.автодорога Энем-Адыгейск-Бжедугхабль, 39-й км., земельный участок 1: Земельный участок (кадастровый №01:06:2700001:99; площадь: 3500 +/- 518 кв.м.; виды разрешенного использования объекта: для строительства комплекса дорожного сервиса); Здание (кадастровый №01:06:2700001:213; площадь: 111,9 кв.м.; назначение объекта недвижимости: нежилое; виды разрешенного использования объекта недвижимости: нежилое); Большой навес на металлических столбах, прилегающий к зданию АЗС (площадь: 180 кв.м; 2016г.); Топливораздаточная колонка ТРК, ТОПАЗ 220, 220-21-2000/00, Россия (2016г.); Топливораздаточная колонка ТРК, ТОПАЗ 220, 220-21-2000/00, Россия (2016г.); Топливораздаточная колонка ТРК, ТОПАЗ 220, 210-21-1000/00, Россия (2016г.); Газозаправочная колонка ГРК ADAST V-Line LPG 8994 POPULAR H-тип (2016г.); Трансформаторная подстанция (внутри установлен: счётчик РиМ 489.24; коммуникатор 207539; автомат С80; автомат на 40А (2 шт.); характеристика: КТПН-Т-К/ВК 100 10 0,4; 2016г.); Выносные топливные насосы для топливораздаточных колонок в металлических коробах (5 шт.; характеристика: Насосный блок Топаз 711 (5 шт.); 2016г.; Измерительная система «Струна» в металлических коробах (характеристика: Система измерения топлива «Струна»; 2016г.); Топливные резервуары с трубами вентиляции (3 шт.) и молниеотводом(характеристика: Подземные резервуары объемом 20 куб.м (3 шт.); 2016г.); Система приёма топлива в резервуары (характеристика: Устройство сливное УС 80 с огнепреградителем (3 шт.); 2016г.); Устройство заземления и контроля (характеристика: Устройство заземления ИЗА 2МК-04 (УЗА 2мк-04) 220 вольт; 2016г.); Противопожарные резервуары (характеристика: Резервуары объемом 50 куб.м; 2016г.; Аварийные резервуары и труба вентиляции (характеристика: Аварийный резервуар объемом 70 куб.м; 2016г.); Подземный резервуар для хранения газа с системой трубопроводов, манометром, компрессором, запорной арматурой, системой вентиляции (2 трубы) и молниеотводом (характеристика: Подземный резервуар объемом 10 куб.м; 2016г.); Стелла автозаправочной станции (2016г.); Внутренние блоки от сплит-системы QV-I18FA (2 шт.; мощность охлаждения: 5,3 кВт; 2016г.); Внешний блок от сплит-системы QV-I18FA (мощность охлаждения 5,3 кВт; 2016г.); Видеокамера: на внешних стенах здания – 4 шт., под навесом – 2 шт. (2016г.).</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/29dccc46-1cd4-41dd-925e-1742b16b60b2</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>4429075</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>1265.45</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46283.90871527778</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46311.9247800926</v>
+        <v>46316.12136574074</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:f7802f31-ab48-426e-ad39-c63dd33ea9be_2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ОАОФЦП-9331/2</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>2</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -938,47 +938,47 @@
       <c r="AF3" t="inlineStr">
         <is>
           <t>Имущество, расположенное по адресу: г.Краснодар, Карасунский округ, ул.им.Тюляева / Уральская, д.47/123: Земельный участок (кадастровый №23:43:0414003:38; площадь: 679 +/- 10.86 кв.м.; виды разрешенного использования объекта недвижимости: для эксплуатации АЗС); Здание (кадастровый №23:43:0414008:4430; площадь: 37,4 кв.м.; назначение объекта недвижимости: нежилое; виды разрешенного использования объекта недвижимости: нежилое); Сооружение (кадастровый №23:43:0414008:662, площадь: 10 куб.метров); Право аренды земельного участка 23:43:0414003:54; Топливораздаточная колонка SK 700-2 (GILBARCO VEEDER ROOT, Германия; 2018г.); Топливораздаточная колонка SK 700-2 (GILBARCO VEEDER ROOT, Германия; 2018г.); Система приёма топлива в резервуары (3 трубы с муфтами в металлическом коробе; характеристика: Устройство сливное УС 80 с огнепреградителем (3 шт.); 2017г.; Система измерительная СТРУНА+ 528 (2017г.); Часть системы измерительной СТРУНА; Характеристика: Система измерения топлива «Струна»; 2017г.); Подземный резервуар под топливо, разделён на 3 секции (характеристика: Подземный резервуар объемом 60 куб.м, разделенный на три секции; 2017г.); Устройство заземления и контроля (характеристика: Устройство заземления ИЗА 2МК-04 (УЗА 2мк-04) 220 вольт; 2017г.); Молниеотвод (характеристика: Стержневой молниеотвод высотой до 10 м (оцинкованная сталь); 2017г.); Молниеотвод (характеристика: Стержневой молниеотвод высотой до 10 м (оцинкованная сталь); 2017г.); Трубы системы вентиляции (характеристика: Воздуховод спирально-навивной d 315 мм, длиной 4 м; 2017г.); Резервуар для песка (характеристика: Пожарный стенд металлический закрытый, типа «Комби»; 2017г.); Мерник для поверки топливораздаточных колонок (ТРК) (характеристика: Мерник ОПМ2Р-10, объем 10 литров; 2017г.); Контроллер человеко-машинного интерфейса (HMI) Xinje TG765-MT (характеристика: Сенсорный экран TG765-MT XINJE Touchwin HMI, 7 дюймов; 2017г.); Бытовая вытяжка (характеристика: Зонт вытяжной Пищтех 3В-П12/09; 2017г.); Раковина, встроенная в тумбу со смесителем (2017г.); Газовый баллон на тележке (2 шт.); (характеристика: Огнетушитель порошковый ОП-50 (2 шт.); 2017г.); Внутренний полочный блок мульти-сплит-системы AERO LITE с пультом (2017г.); Набор корпусной мебели (витрина и шкаф) из ДСП (2017г.); Холодильная стеклянная витрина (ширина 900 мм; 2017г.); Монитор ASER (характеристика: 23.8" монитор; 2017г.); Микроволновая печь SUPRA MWS-2125MW (2017г.); Видеорегистратор Dahua, модель: DH-XVR5116HE-X (2017г.); Монитор ASER K222HQL, подключен к видеокамерам (характеристика: 23.8" монитор; 2017г.); Видеокамеры (9 внешних, 2 внутренних; 2017г.); Сигнализация ГРАНИТ-5 (характеристика: Гранит-5, прибор приемно-контрольный и управления охранно-пожарный; 2017г.); Хозяйственный пылесос KARCHER WD3/300 M (2017г.); Компрессор на металлической подставке (характеристика: Агрегат насосный на раме НАРА, подача 3 куб/час, двигатель ВЗИ 0,75 кВт; 2017г.); Батарея электрического отопления C.NORD (2017г.); Роутер KEENETIC 4G (2017г.); Вентилятор радиальный РОВЕН, 1500 220-380-Пр0-У2 (2017г.); Внешний блок мульти-сплит-системы AERO (2017г.); Щитовая с электросчётчиком и автоматами (2017г.); Щит автоматики ТОПАЗ-193Т-1ГНК-ОПОЖ (2017г.).</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/f7802f31-ab48-426e-ad39-c63dd33ea9be</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>10883718.16</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>16029.04</v>
       </c>
       <c r="AM3" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46283.90850694444</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46311.9247800926</v>
+        <v>46316.12136574074</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>