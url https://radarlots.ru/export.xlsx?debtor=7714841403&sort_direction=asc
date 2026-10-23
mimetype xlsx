--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -789,51 +789,51 @@
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46314</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46349</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Право требования (дебиторская задолженность) граждан за ЖКУ в сумме 738 139,20 рублей. Размер дебиторской задолженности находится в стадии взыскания, поэтому размер может измениться как к дате проведения торгов, так и к дате заключения договора купли-продажи.
 Участник торгов по данному лоту должен быть: управляющая организация, товарищество собственников жилья либо жилищный кооператив, ресурс снабжающая организация, региональный оператор по обращению с твердыми коммунальными отходами, обслуживающие населения, проживающее в домах, должниках находящиеся в данном лоте (ФЗ-214 от 26.07.2019 г.). К заявке должен быть прикреплен документ о наличии лицензии на осуществление деятельности по управлению многоквартирными жилыми домами или иной документ, соответствующий требованиям ФЗ-214 от 26.07.2019г.
 Порядок ознакомления с имуществом должника:
 Ознакомление с документами происходит по запросу на электронную почту организатора торгов: 90-contora@mail.ru, тел.: 89167405722.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/c2f0a7e2-3448-4b4c-b22c-36e04a9d1f5d</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46311.9119212963</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46316.91861111111</v>
+        <v>46317.92681712963</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:8f35de1b-bbcb-4615-a9f7-5a9277dc84b9_21</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>240781-МЭТС-21</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>21</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -882,51 +882,51 @@
           <t>7714841403</t>
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46314</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46349</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Право требования (дебиторская задолженность) к ООО «Авангард» (ИНН 5040168954) в размере 3 013 215,51 руб. на основании определения Арбитражного суда города Москвы по Дело № А40- 138391/23-30-224 Б от 16 октября 2025 года. Размер дебиторской задолженности находится в стадии взыскания, поэтому размер может измениться как к дате проведения торгов, так и к дате заключения договора купли-продажи.
 Порядок ознакомления с имуществом должника:
 Ознакомление с документами происходит по запросу на электронную почту организатора торгов: 90-contora@mail.ru, тел.: 89167405722.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/8f35de1b-bbcb-4615-a9f7-5a9277dc84b9</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46311.91206018518</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46316.91862268518</v>
+        <v>46317.92688657407</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:e8d63196-9489-4897-9499-afcd34520648_20</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>240781-МЭТС-20</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>20</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -975,51 +975,51 @@
           <t>7714841403</t>
         </is>
       </c>
       <c r="AC4" s="3" t="n">
         <v>46314</v>
       </c>
       <c r="AD4" s="3" t="n">
         <v>46349</v>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
           <t>Право требования (дебиторская задолженность) к ООО «Управляющая Компания Символ» (ИНН 5003144828) в размере 21 841 319,04 руб. на основании определения Арбитражного суда города Москвы по Дело № А40- 138391/23-30-224 Б от 29 октября 2025 года. Размер дебиторской задолженности находится в стадии взыскания, поэтому размер может измениться как к дате проведения торгов, так и к дате заключения договора купли-продажи.
 Порядок ознакомления с имуществом должника:
 Ознакомление с документами происходит по запросу на электронную почту организатора торгов: 90-contora@mail.ru, тел.: 89167405722.</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/e8d63196-9489-4897-9499-afcd34520648</t>
         </is>
       </c>
       <c r="AQ4" s="3" t="n">
         <v>46311.91219907408</v>
       </c>
       <c r="AR4" s="3" t="n">
-        <v>46316.91862268518</v>
+        <v>46317.92695601852</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>fedresurs:f486f589-aa89-42eb-a3e3-3a7ef282d6cf_19</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>240781-МЭТС-19</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>19</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1068,51 +1068,51 @@
           <t>7714841403</t>
         </is>
       </c>
       <c r="AC5" s="3" t="n">
         <v>46314</v>
       </c>
       <c r="AD5" s="3" t="n">
         <v>46349</v>
       </c>
       <c r="AF5" t="inlineStr">
         <is>
           <t>Право требования (дебиторская задолженность) к ООО «Управляющая Компания Городские усадьбы – бизнес» (ИНН 7743351812) в размере 5 447 788,69 руб. на основании определения Арбитражного суда города Москвы по Дело № А40- 138391/23-30-224 Б от 29 октября 2025 года. Размер дебиторской задолженности находится в стадии взыскания, поэтому размер может измениться как к дате проведения торгов, так и к дате заключения договора купли-продажи.
 Порядок ознакомления с имуществом должника:
 Ознакомление с документами происходит по запросу на электронную почту организатора торгов: 90-contora@mail.ru, тел.: 89167405722.</t>
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/f486f589-aa89-42eb-a3e3-3a7ef282d6cf</t>
         </is>
       </c>
       <c r="AQ5" s="3" t="n">
         <v>46311.91233796296</v>
       </c>
       <c r="AR5" s="3" t="n">
-        <v>46316.91863425926</v>
+        <v>46317.92702546297</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>fedresurs:986e7416-69fb-4bdf-b94c-eccfc078be20_18</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>240781-МЭТС-18</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>18</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1161,51 +1161,51 @@
           <t>7714841403</t>
         </is>
       </c>
       <c r="AC6" s="3" t="n">
         <v>46314</v>
       </c>
       <c r="AD6" s="3" t="n">
         <v>46349</v>
       </c>
       <c r="AF6" t="inlineStr">
         <is>
           <t>Право требования (дебиторская задолженность) к Индивидуальный предприниматель Морозова Екатерина Валерьевна (ИНН 621504776202) в размере 23 516 293,68 руб. на основании определения Арбитражного суда города Москвы по Дело № А40- 138391/23-30-224 Б от 29 октября 2025 года. Размер дебиторской задолженности находится в стадии взыскания, поэтому размер может измениться как к дате проведения торгов, так и к дате заключения договора купли-продажи.
 Порядок ознакомления с имуществом должника:
 Ознакомление с документами происходит по запросу на электронную почту организатора торгов: 90-contora@mail.ru, тел.: 89167405722.</t>
         </is>
       </c>
       <c r="AG6" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/986e7416-69fb-4bdf-b94c-eccfc078be20</t>
         </is>
       </c>
       <c r="AQ6" s="3" t="n">
         <v>46311.91240740741</v>
       </c>
       <c r="AR6" s="3" t="n">
-        <v>46316.91864583334</v>
+        <v>46317.92710648148</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>fedresurs:7ec63b47-a470-45ab-a411-1d12026de800_17</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>240781-МЭТС-17</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>17</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1254,51 +1254,51 @@
           <t>7714841403</t>
         </is>
       </c>
       <c r="AC7" s="3" t="n">
         <v>46314</v>
       </c>
       <c r="AD7" s="3" t="n">
         <v>46349</v>
       </c>
       <c r="AF7" t="inlineStr">
         <is>
           <t>Право требования (дебиторская задолженность) к ООО «Эксплуатация и Сервис» (ИНН 7725841349 ОГРН 5147746071171) в размере 14 410 917,71 руб. на основании определения Арбитражного суда города Москвы по Дело № А40- 138391/23-30-224 Б от 20 октября 2025 года. Размер дебиторской задолженности находится в стадии взыскания, поэтому размер может измениться как к дате проведения торгов, так и к дате заключения договора купли-продажи.
 Порядок ознакомления с имуществом должника:
 Ознакомление с документами происходит по запросу на электронную почту организатора торгов: 90-contora@mail.ru, тел.: 89167405722.</t>
         </is>
       </c>
       <c r="AG7" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7ec63b47-a470-45ab-a411-1d12026de800</t>
         </is>
       </c>
       <c r="AQ7" s="3" t="n">
         <v>46311.9125462963</v>
       </c>
       <c r="AR7" s="3" t="n">
-        <v>46316.9186574074</v>
+        <v>46317.92716435185</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>fedresurs:e154ea34-8035-4e59-af3c-f53e5265b053_16</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>240781-МЭТС-16</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>16</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1347,51 +1347,51 @@
           <t>7714841403</t>
         </is>
       </c>
       <c r="AC8" s="3" t="n">
         <v>46314</v>
       </c>
       <c r="AD8" s="3" t="n">
         <v>46349</v>
       </c>
       <c r="AF8" t="inlineStr">
         <is>
           <t>Право требования (дебиторская задолженность) к Беляниной Надежде Игорьевне (дата рождения 25.03.2005 ИНН 622101971474) в размере 1 332 507 руб. на основании определения Арбитражного суда города Москвы по Дело № А40- 138391/23-30-224 Б от 16 октября 2025 года. Размер дебиторской задолженности находится в стадии взыскания, поэтому размер может измениться как к дате проведения торгов, так и к дате заключения договора купли-продажи.
 Порядок ознакомления с имуществом должника:
 Ознакомление с документами происходит по запросу на электронную почту организатора торгов: 90-contora@mail.ru, тел.: 89167405722.</t>
         </is>
       </c>
       <c r="AG8" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/e154ea34-8035-4e59-af3c-f53e5265b053</t>
         </is>
       </c>
       <c r="AQ8" s="3" t="n">
         <v>46311.91268518518</v>
       </c>
       <c r="AR8" s="3" t="n">
-        <v>46316.9186574074</v>
+        <v>46317.9272337963</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>fedresurs:639d8a32-a088-436e-b923-fb08d58d8d25_15</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>240781-МЭТС-15</t>
         </is>
       </c>
       <c r="D9" t="n">
         <v>15</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1440,51 +1440,51 @@
           <t>7714841403</t>
         </is>
       </c>
       <c r="AC9" s="3" t="n">
         <v>46314</v>
       </c>
       <c r="AD9" s="3" t="n">
         <v>46349</v>
       </c>
       <c r="AF9" t="inlineStr">
         <is>
           <t>Право требования (дебиторская задолженность) к Лачынову Дмитрию Мамедовичу (дата рождения 25.03.2005 ИНН 623405865399) в размере 1 246 519 руб. на основании определения Арбитражного суда города Москвы по Дело № А40- 138391/23-30-224 Б от 16 октября 2025 года. Размер дебиторской задолженности находится в стадии взыскания, поэтому размер может измениться как к дате проведения торгов, так и к дате заключения договора купли-продажи.
 Порядок ознакомления с имуществом должника:
 Ознакомление с документами происходит по запросу на электронную почту организатора торгов: 90-contora@mail.ru, тел.: 89167405722.</t>
         </is>
       </c>
       <c r="AG9" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/639d8a32-a088-436e-b923-fb08d58d8d25</t>
         </is>
       </c>
       <c r="AQ9" s="3" t="n">
         <v>46311.91289351852</v>
       </c>
       <c r="AR9" s="3" t="n">
-        <v>46316.91866898148</v>
+        <v>46317.92730324074</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>fedresurs:c4f8d8d0-4d19-4b99-956c-c6ea2b8003c9_14</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>240781-МЭТС-14</t>
         </is>
       </c>
       <c r="D10" t="n">
         <v>14</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1533,51 +1533,51 @@
           <t>7714841403</t>
         </is>
       </c>
       <c r="AC10" s="3" t="n">
         <v>46314</v>
       </c>
       <c r="AD10" s="3" t="n">
         <v>46349</v>
       </c>
       <c r="AF10" t="inlineStr">
         <is>
           <t>Право требования (дебиторская задолженность) к Борисову Сергею Романовичу (дата рождения 12.09.2002 ИНН 622101040080) в размере 1 495 040 руб. на основании определения Арбитражного суда города Москвы по Дело № А40- 138391/23-30-224 Б от 17 декабря 2025 года. Размер дебиторской задолженности находится в стадии взыскания, поэтому размер может измениться как к дате проведения торгов, так и к дате заключения договора купли-продажи.
 Порядок ознакомления с имуществом должника:
 Ознакомление с документами происходит по запросу на электронную почту организатора торгов: 90-contora@mail.ru, тел.: 89167405722.</t>
         </is>
       </c>
       <c r="AG10" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/c4f8d8d0-4d19-4b99-956c-c6ea2b8003c9</t>
         </is>
       </c>
       <c r="AQ10" s="3" t="n">
         <v>46311.9158912037</v>
       </c>
       <c r="AR10" s="3" t="n">
-        <v>46316.91902777777</v>
+        <v>46317.92806712963</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>fedresurs:d931d98b-c1bf-4cac-835a-391fc66571cd_13</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>240781-МЭТС-13</t>
         </is>
       </c>
       <c r="D11" t="n">
         <v>13</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1626,51 +1626,51 @@
           <t>7714841403</t>
         </is>
       </c>
       <c r="AC11" s="3" t="n">
         <v>46314</v>
       </c>
       <c r="AD11" s="3" t="n">
         <v>46349</v>
       </c>
       <c r="AF11" t="inlineStr">
         <is>
           <t>Право требования (дебиторская задолженность) к Нечаевой Надежде Васильевне (дата рождения 29.01.2003 ИНН 621401993170) в размере 794 420 руб. на основании определения Арбитражного суда города Москвы по Дело № А40- 138391/23-30-224 Б от 17 декабря 2025 года. Размер дебиторской задолженности находится в стадии взыскания, поэтому размер может измениться как к дате проведения торгов, так и к дате заключения договора купли-продажи.
 Порядок ознакомления с имуществом должника:
 Ознакомление с документами происходит по запросу на электронную почту организатора торгов: 90-contora@mail.ru, тел.: 89167405722.</t>
         </is>
       </c>
       <c r="AG11" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/d931d98b-c1bf-4cac-835a-391fc66571cd</t>
         </is>
       </c>
       <c r="AQ11" s="3" t="n">
         <v>46311.91824074074</v>
       </c>
       <c r="AR11" s="3" t="n">
-        <v>46316.91950231481</v>
+        <v>46317.92855324074</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>fedresurs:221d7795-bcbc-408a-b573-2ea7801631a6_12</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>240781-МЭТС-12</t>
         </is>
       </c>
       <c r="D12" t="n">
         <v>12</v>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1719,51 +1719,51 @@
           <t>7714841403</t>
         </is>
       </c>
       <c r="AC12" s="3" t="n">
         <v>46314</v>
       </c>
       <c r="AD12" s="3" t="n">
         <v>46349</v>
       </c>
       <c r="AF12" t="inlineStr">
         <is>
           <t>Право требования (дебиторская задолженность) к Ланг Максиму Константиновичу (дата рождения 25.03.2005 ИНН 623405865399) в размере 633 491 руб. на основании определения Арбитражного суда города Москвы по Дело № А40- 138391/23-30-224 Б от 17 декабря 2025 года. Размер дебиторской задолженности находится в стадии взыскания, поэтому размер может измениться как к дате проведения торгов, так и к дате заключения договора купли-продажи.
 Порядок ознакомления с имуществом должника:
 Ознакомление с документами происходит по запросу на электронную почту организатора торгов: 90-contora@mail.ru, тел.: 89167405722.</t>
         </is>
       </c>
       <c r="AG12" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/221d7795-bcbc-408a-b573-2ea7801631a6</t>
         </is>
       </c>
       <c r="AQ12" s="3" t="n">
         <v>46311.91831018519</v>
       </c>
       <c r="AR12" s="3" t="n">
-        <v>46316.91951388889</v>
+        <v>46317.92862268518</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>fedresurs:2420e1e8-9332-4df5-8ad6-da1d982e11c9_11</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>240781-МЭТС-11</t>
         </is>
       </c>
       <c r="D13" t="n">
         <v>11</v>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1812,51 +1812,51 @@
           <t>7714841403</t>
         </is>
       </c>
       <c r="AC13" s="3" t="n">
         <v>46314</v>
       </c>
       <c r="AD13" s="3" t="n">
         <v>46349</v>
       </c>
       <c r="AF13" t="inlineStr">
         <is>
           <t>Право требования (дебиторская задолженность) к Цыганкову Данилу Алексеевичу (дата рождения 26.07.2000, ИНН 190303946372) в размере 1 510 064 руб. на основании определения Арбитражного суда города Москвы по Дело № А40- 138391/23-30-224 Б от 17 декабря 2025 года. Размер дебиторской задолженности находится в стадии взыскания, поэтому размер может измениться как к дате проведения торгов, так и к дате заключения договора купли-продажи.
 Порядок ознакомления с имуществом должника:
 Ознакомление с документами происходит по запросу на электронную почту организатора торгов: 90-contora@mail.ru, тел.: 89167405722.</t>
         </is>
       </c>
       <c r="AG13" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/2420e1e8-9332-4df5-8ad6-da1d982e11c9</t>
         </is>
       </c>
       <c r="AQ13" s="3" t="n">
         <v>46311.91851851852</v>
       </c>
       <c r="AR13" s="3" t="n">
-        <v>46316.91951388889</v>
+        <v>46317.92869212963</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>fedresurs:e0b952b2-ee1f-4c50-aff2-7bab0d9ace13_10</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>240781-МЭТС-10</t>
         </is>
       </c>
       <c r="D14" t="n">
         <v>10</v>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1905,51 +1905,51 @@
           <t>7714841403</t>
         </is>
       </c>
       <c r="AC14" s="3" t="n">
         <v>46314</v>
       </c>
       <c r="AD14" s="3" t="n">
         <v>46349</v>
       </c>
       <c r="AF14" t="inlineStr">
         <is>
           <t>Право требования (дебиторская задолженность) к Фомичевой Виктории Игоревне (дата рождения 26.04.2003 ИНН 622909921234) в размере 346 030 руб. на основании определения Арбитражного суда города Москвы по Дело № А40- 138391/23-30-224 Б от 17 декабря 2025 года. Размер дебиторской задолженности находится в стадии взыскания, поэтому размер может измениться как к дате проведения торгов, так и к дате заключения договора купли-продажи.
 Порядок ознакомления с имуществом должника:
 Ознакомление с документами происходит по запросу на электронную почту организатора торгов: 90-contora@mail.ru, тел.: 89167405722.</t>
         </is>
       </c>
       <c r="AG14" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/e0b952b2-ee1f-4c50-aff2-7bab0d9ace13</t>
         </is>
       </c>
       <c r="AQ14" s="3" t="n">
         <v>46311.9186574074</v>
       </c>
       <c r="AR14" s="3" t="n">
-        <v>46316.91952546296</v>
+        <v>46317.92876157408</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>fedresurs:2ef8734b-9850-4796-ae4a-56f01f724d29_9</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>240781-МЭТС-9</t>
         </is>
       </c>
       <c r="D15" t="n">
         <v>9</v>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1998,51 +1998,51 @@
           <t>7714841403</t>
         </is>
       </c>
       <c r="AC15" s="3" t="n">
         <v>46314</v>
       </c>
       <c r="AD15" s="3" t="n">
         <v>46349</v>
       </c>
       <c r="AF15" t="inlineStr">
         <is>
           <t>Право требования (дебиторская задолженность) к Катыхину Сергею Игоревичу (дата рождения 22.12.1993 ИНН 622101418990) в размере 1 259 750 руб. на основании определения Арбитражного суда города Москвы по Дело № А40- 138391/23-30-224 Б от 17 декабря 2025 года. Размер дебиторской задолженности находится в стадии взыскания, поэтому размер может измениться как к дате проведения торгов, так и к дате заключения договора купли-продажи.
 Порядок ознакомления с имуществом должника:
 Ознакомление с документами происходит по запросу на электронную почту организатора торгов: 90-contora@mail.ru, тел.: 89167405722.</t>
         </is>
       </c>
       <c r="AG15" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/2ef8734b-9850-4796-ae4a-56f01f724d29</t>
         </is>
       </c>
       <c r="AQ15" s="3" t="n">
         <v>46311.9187962963</v>
       </c>
       <c r="AR15" s="3" t="n">
-        <v>46316.91952546296</v>
+        <v>46317.92883101852</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>fedresurs:6b69d52c-c10a-401f-b627-3db74ecae5f8_8</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>240781-МЭТС-8</t>
         </is>
       </c>
       <c r="D16" t="n">
         <v>8</v>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2091,51 +2091,51 @@
           <t>7714841403</t>
         </is>
       </c>
       <c r="AC16" s="3" t="n">
         <v>46314</v>
       </c>
       <c r="AD16" s="3" t="n">
         <v>46349</v>
       </c>
       <c r="AF16" t="inlineStr">
         <is>
           <t>Право требования (дебиторская задолженность) к Липатову Максиму Алексеевичу (дата рождения 29.03.1992 ИНН 620601139951) в размере 1 530 398,38 руб. на основании определения Арбитражного суда города Москвы по Дело № А40- 138391/23-30-224 Б от 17 декабря 2025 года. Размер дебиторской задолженности находится в стадии взыскания, поэтому размер может измениться как к дате проведения торгов, так и к дате заключения договора купли-продажи.
 Порядок ознакомления с имуществом должника:
 Ознакомление с документами происходит по запросу на электронную почту организатора торгов: 90-contora@mail.ru, тел.: 89167405722.</t>
         </is>
       </c>
       <c r="AG16" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/6b69d52c-c10a-401f-b627-3db74ecae5f8</t>
         </is>
       </c>
       <c r="AQ16" s="3" t="n">
         <v>46311.91886574074</v>
       </c>
       <c r="AR16" s="3" t="n">
-        <v>46316.91953703704</v>
+        <v>46317.92890046296</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>fedresurs:f9e57ff0-ae2d-4ac4-9990-5e0df3e0ce43_7</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>240781-МЭТС-7</t>
         </is>
       </c>
       <c r="D17" t="n">
         <v>7</v>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2184,51 +2184,51 @@
           <t>7714841403</t>
         </is>
       </c>
       <c r="AC17" s="3" t="n">
         <v>46314</v>
       </c>
       <c r="AD17" s="3" t="n">
         <v>46349</v>
       </c>
       <c r="AF17" t="inlineStr">
         <is>
           <t>Право требования (дебиторская задолженность) к Влюбчик Екатерине Сергеевне (дата рождения 26.10.2004 ИНН 190308091378) в размере 1 234 177 руб. на основании определения Арбитражного суда города Москвы по Дело № А40- 138391/23-30-224 Б от 17 декабря 2025 года. Размер дебиторской задолженности находится в стадии взыскания, поэтому размер может измениться как к дате проведения торгов, так и к дате заключения договора купли-продажи.
 Порядок ознакомления с имуществом должника:
 Ознакомление с документами происходит по запросу на электронную почту организатора торгов: 90-contora@mail.ru, тел.: 89167405722.</t>
         </is>
       </c>
       <c r="AG17" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/f9e57ff0-ae2d-4ac4-9990-5e0df3e0ce43</t>
         </is>
       </c>
       <c r="AQ17" s="3" t="n">
         <v>46311.91893518518</v>
       </c>
       <c r="AR17" s="3" t="n">
-        <v>46316.91953703704</v>
+        <v>46317.92896990741</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>fedresurs:8bf79c2f-8970-4884-b9b2-4d644fc5eab6_6</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>240781-МЭТС-6</t>
         </is>
       </c>
       <c r="D18" t="n">
         <v>6</v>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2277,51 +2277,51 @@
           <t>7714841403</t>
         </is>
       </c>
       <c r="AC18" s="3" t="n">
         <v>46314</v>
       </c>
       <c r="AD18" s="3" t="n">
         <v>46349</v>
       </c>
       <c r="AF18" t="inlineStr">
         <is>
           <t>Право требования (дебиторская задолженность) к Обложенко Денису Сергеевичу (дата рождения 29.09.1989 ИНН 622101548981) в размере 546 271 руб. на основании определения Арбитражного суда города Москвы по Дело № А40- 138391/23-30-224 Б от 15 декабря 2025 года. Размер дебиторской задолженности находится в стадии взыскания, поэтому размер может измениться как к дате проведения торгов, так и к дате заключения договора купли-продажи.
 Порядок ознакомления с имуществом должника:
 Ознакомление с документами происходит по запросу на электронную почту организатора торгов: 90-contora@mail.ru, тел.: 89167405722.</t>
         </is>
       </c>
       <c r="AG18" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/8bf79c2f-8970-4884-b9b2-4d644fc5eab6</t>
         </is>
       </c>
       <c r="AQ18" s="3" t="n">
         <v>46311.91900462963</v>
       </c>
       <c r="AR18" s="3" t="n">
-        <v>46316.91954861111</v>
+        <v>46317.92903935185</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>fedresurs:902a474a-9ef6-4e69-9d8f-34fc0c99b3e3_5</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>240781-МЭТС-5</t>
         </is>
       </c>
       <c r="D19" t="n">
         <v>5</v>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2370,51 +2370,51 @@
           <t>7714841403</t>
         </is>
       </c>
       <c r="AC19" s="3" t="n">
         <v>46314</v>
       </c>
       <c r="AD19" s="3" t="n">
         <v>46349</v>
       </c>
       <c r="AF19" t="inlineStr">
         <is>
           <t>Право требования (дебиторская задолженность) к Кондрашову Тимуру Петровичу (дата рождения 14.03.2003 ИНН 622813219546) в размере 449 215 руб. на основании определения Арбитражного суда города Москвы по Дело № А40- 138391/23-30-224 Б от 15 декабря 2025 года. Размер дебиторской задолженности находится в стадии взыскания, поэтому размер может измениться как к дате проведения торгов, так и к дате заключения договора купли-продажи.
 Порядок ознакомления с имуществом должника:
 Ознакомление с документами происходит по запросу на электронную почту организатора торгов: 90-contora@mail.ru, тел.: 89167405722.</t>
         </is>
       </c>
       <c r="AG19" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/902a474a-9ef6-4e69-9d8f-34fc0c99b3e3</t>
         </is>
       </c>
       <c r="AQ19" s="3" t="n">
         <v>46311.91914351852</v>
       </c>
       <c r="AR19" s="3" t="n">
-        <v>46316.91954861111</v>
+        <v>46317.9291087963</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>fedresurs:d9628f98-7b68-4dec-9a62-7ffc90b6fae6_4</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>240781-МЭТС-4</t>
         </is>
       </c>
       <c r="D20" t="n">
         <v>4</v>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2463,51 +2463,51 @@
           <t>7714841403</t>
         </is>
       </c>
       <c r="AC20" s="3" t="n">
         <v>46314</v>
       </c>
       <c r="AD20" s="3" t="n">
         <v>46349</v>
       </c>
       <c r="AF20" t="inlineStr">
         <is>
           <t>Право требования (дебиторская задолженность) к Ионову Максиму Викторовичу (дата рождения 20.07.1989 ИНН 622101351262) в размере 277 884 руб. на основании определения Арбитражного суда города Москвы по Дело № А40- 138391/23-30-224 Б от 15 декабря 2025 года. Размер дебиторской задолженности находится в стадии взыскания, поэтому размер может измениться как к дате проведения торгов, так и к дате заключения договора купли-продажи.
 Порядок ознакомления с имуществом должника:
 Ознакомление с документами происходит по запросу на электронную почту организатора торгов: 90-contora@mail.ru, тел.: 89167405722.</t>
         </is>
       </c>
       <c r="AG20" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/d9628f98-7b68-4dec-9a62-7ffc90b6fae6</t>
         </is>
       </c>
       <c r="AQ20" s="3" t="n">
         <v>46311.91921296297</v>
       </c>
       <c r="AR20" s="3" t="n">
-        <v>46316.91956018518</v>
+        <v>46317.92917824074</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>fedresurs:7a1baa7b-98cc-4669-9b4a-fb9ea7a033f5_3</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>240781-МЭТС-3</t>
         </is>
       </c>
       <c r="D21" t="n">
         <v>3</v>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2556,51 +2556,51 @@
           <t>7714841403</t>
         </is>
       </c>
       <c r="AC21" s="3" t="n">
         <v>46314</v>
       </c>
       <c r="AD21" s="3" t="n">
         <v>46349</v>
       </c>
       <c r="AF21" t="inlineStr">
         <is>
           <t>Право требования (дебиторская задолженность) к Пышкину Михаилу Михайловичу (дата рождения 21.11.1979 ИНН 623004036203) в размере 429 196 руб. на основании определения Арбитражного суда города Москвы по Дело № А40- 138391/23-30-224 Б от 15 декабря 2025 года. Размер дебиторской задолженности находится в стадии взыскания, поэтому размер может измениться как к дате проведения торгов, так и к дате заключения договора купли-продажи.
 Порядок ознакомления с имуществом должника:
 Ознакомление с документами происходит по запросу на электронную почту организатора торгов: 90-contora@mail.ru, тел.: 89167405722.</t>
         </is>
       </c>
       <c r="AG21" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7a1baa7b-98cc-4669-9b4a-fb9ea7a033f5</t>
         </is>
       </c>
       <c r="AQ21" s="3" t="n">
         <v>46311.91935185185</v>
       </c>
       <c r="AR21" s="3" t="n">
-        <v>46316.91956018518</v>
+        <v>46317.92924768518</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>fedresurs:5516b585-d747-4709-b1c2-1fb449e2985b_2</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>240781-МЭТС-2</t>
         </is>
       </c>
       <c r="D22" t="n">
         <v>2</v>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2649,51 +2649,51 @@
           <t>7714841403</t>
         </is>
       </c>
       <c r="AC22" s="3" t="n">
         <v>46314</v>
       </c>
       <c r="AD22" s="3" t="n">
         <v>46349</v>
       </c>
       <c r="AF22" t="inlineStr">
         <is>
           <t>Право требования (дебиторская задолженность) к Савициной Ольге Федоровне (дата рождения 02.04.1950 ИНН 622101353340) в размере 618 953 руб. на основании определения Арбитражного суда города Москвы по Дело № А40- 138391/23-30-224 Б от 15 декабря 2025 года. Размер дебиторской задолженности находится в стадии взыскания, поэтому размер может измениться как к дате проведения торгов, так и к дате заключения договора купли-продажи.
 Порядок ознакомления с имуществом должника:
 Ознакомление с документами происходит по запросу на электронную почту организатора торгов: 90-contora@mail.ru, тел.: 89167405722.</t>
         </is>
       </c>
       <c r="AG22" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/5516b585-d747-4709-b1c2-1fb449e2985b</t>
         </is>
       </c>
       <c r="AQ22" s="3" t="n">
         <v>46311.91949074074</v>
       </c>
       <c r="AR22" s="3" t="n">
-        <v>46316.91957175926</v>
+        <v>46317.92931712963</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>fedresurs:80e35f98-d8bf-4f99-886a-f9a11fc007f8_1</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>240781-МЭТС-1</t>
         </is>
       </c>
       <c r="D23" t="n">
         <v>1</v>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2742,47 +2742,47 @@
           <t>7714841403</t>
         </is>
       </c>
       <c r="AC23" s="3" t="n">
         <v>46314</v>
       </c>
       <c r="AD23" s="3" t="n">
         <v>46349</v>
       </c>
       <c r="AF23" t="inlineStr">
         <is>
           <t>Право требования (дебиторская задолженность) к Михай Муша Луевич, (дата рождения 29.09.1997 ИНН 622603348640) в размере 1 487 834 руб. на основании определения Арбитражного суда города Москвы по Дело № А40- 138391/23-30-224 Б от 05 марта 2026 года. Размер дебиторской задолженности находится в стадии взыскания, поэтому размер может измениться как к дате проведения торгов, так и к дате заключения договора купли-продажи.
 Порядок ознакомления с имуществом должника:
 Ознакомление с документами происходит по запросу на электронную почту организатора торгов: 90-contora@mail.ru, тел.: 89167405722.</t>
         </is>
       </c>
       <c r="AG23" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/80e35f98-d8bf-4f99-886a-f9a11fc007f8</t>
         </is>
       </c>
       <c r="AQ23" s="3" t="n">
         <v>46311.91962962963</v>
       </c>
       <c r="AR23" s="3" t="n">
-        <v>46316.91957175926</v>
+        <v>46317.92938657408</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>