--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -792,51 +792,51 @@
         <v>46321.375</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46349.375</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль легковой, марка: Опель ,
 модель: Корса, VIN:
 W0L0SDL0886064950, гос. рег. номер:
 М896ВЕ199, год изготовления: 2007
 Порядок ознакомления с имуществом должника:
 С ЛОТОМ №1 можно ознакомиться по месту его нахождения: г. Москва, Новолужнецкий проезд 13, предварительно согласовав время с Финансовым управляющим по тел. +79191209158, либо путем направления запроса на электронную почту tatanikitinav@mail.ru, с момента публикации сообщения о продаже имущества и до окончания приема заявок.
 Во избежание претензий к Арбитражному управляющему, относительно технического состояния имущества (лота), его комплектности, покупателю действуя добросовестно, необходимо проявить должную осмотрительность и выехать по месту нахождения имущества (лота) с целью его осмотра - личного, либо через законного представителя (с надлежащим образом оформленной доверенностью).</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/1ea3dede-4c23-4469-b2f3-781be8a2cefb</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46314.89613425926</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.09166666667</v>
+        <v>46318.10493055556</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:fb958b08-c58f-4bbc-a5da-a257121cc94e_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>232643-МЭТС-1</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>