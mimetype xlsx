--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -1837,51 +1837,51 @@
       <c r="AB10" t="inlineStr">
         <is>
           <t>7713792464</t>
         </is>
       </c>
       <c r="AC10" s="4" t="n">
         <v>46286.41666666666</v>
       </c>
       <c r="AD10" s="4" t="n">
         <v>46321.41666666666</v>
       </c>
       <c r="AF10" t="inlineStr">
         <is>
           <t>Модульное здание (Общежитие) Модульное здание (Общежитие), посёлок Тунгала в Зейском районе Амурской области</t>
         </is>
       </c>
       <c r="AG10" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/3cc9b384-58c4-40bb-91d9-681417bf2aca</t>
         </is>
       </c>
       <c r="AQ10" s="4" t="n">
         <v>46286.0827199074</v>
       </c>
       <c r="AR10" s="4" t="n">
-        <v>46317.10365740741</v>
+        <v>46318.10572916667</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>fedresurs:c69ae085-4632-46d2-8224-899f30697922_1</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>3001-ОАОФ-1</t>
         </is>
       </c>
       <c r="D11" t="n">
         <v>1</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1928,51 +1928,51 @@
       <c r="AB11" t="inlineStr">
         <is>
           <t>7713792464</t>
         </is>
       </c>
       <c r="AC11" s="4" t="n">
         <v>46286.41666666666</v>
       </c>
       <c r="AD11" s="4" t="n">
         <v>46321.41666666666</v>
       </c>
       <c r="AF11" t="inlineStr">
         <is>
           <t>Автомобиль УАЗ Patriot Автомобиль УАЗ Patriot, VIN № XTT316300N1004020, 2021 г.в.</t>
         </is>
       </c>
       <c r="AG11" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/c69ae085-4632-46d2-8224-899f30697922</t>
         </is>
       </c>
       <c r="AQ11" s="4" t="n">
         <v>46286.08306712963</v>
       </c>
       <c r="AR11" s="4" t="n">
-        <v>46317.10365740741</v>
+        <v>46318.10572916667</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>fedresurs:641fc332-9da9-4424-8c48-5015f1d2a278_27</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>3038-ОАОФ-27</t>
         </is>
       </c>
       <c r="D12" t="n">
         <v>27</v>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2054,51 +2054,51 @@
         </is>
       </c>
       <c r="AG12" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/641fc332-9da9-4424-8c48-5015f1d2a278</t>
         </is>
       </c>
       <c r="AH12" s="3" t="n">
         <v>4570504.9</v>
       </c>
       <c r="AI12" s="3" t="n">
         <v>4142.2</v>
       </c>
       <c r="AJ12" s="5" t="n">
         <v>-1.578205309439664</v>
       </c>
       <c r="AL12" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ12" s="4" t="n">
         <v>46311.88502314815</v>
       </c>
       <c r="AR12" s="4" t="n">
-        <v>46316.91563657407</v>
+        <v>46317.91959490741</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>fedresurs:60091a40-c9a6-4996-80b2-f3bb1c123f65_26</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>3038-ОАОФ-26</t>
         </is>
       </c>
       <c r="D13" t="n">
         <v>26</v>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2145,51 +2145,51 @@
       <c r="AB13" t="inlineStr">
         <is>
           <t>7713792464</t>
         </is>
       </c>
       <c r="AC13" s="4" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD13" s="4" t="n">
         <v>46351.41666666666</v>
       </c>
       <c r="AF13" t="inlineStr">
         <is>
           <t>Бетоносмеситель самоходный YNIX QCMC4000 Бетоносмеситель самоходный YNIX QCMC4000, заводской номер 202204007</t>
         </is>
       </c>
       <c r="AG13" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/60091a40-c9a6-4996-80b2-f3bb1c123f65</t>
         </is>
       </c>
       <c r="AQ13" s="4" t="n">
         <v>46311.89620370371</v>
       </c>
       <c r="AR13" s="4" t="n">
-        <v>46316.91758101852</v>
+        <v>46317.92167824074</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>fedresurs:328b804b-0b40-46d3-8d10-4a9fbc947f8a_25</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>3038-ОАОФ-25</t>
         </is>
       </c>
       <c r="D14" t="n">
         <v>25</v>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2236,51 +2236,51 @@
       <c r="AB14" t="inlineStr">
         <is>
           <t>7713792464</t>
         </is>
       </c>
       <c r="AC14" s="4" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD14" s="4" t="n">
         <v>46351.41666666666</v>
       </c>
       <c r="AF14" t="inlineStr">
         <is>
           <t>Бетоносмеситель самоходный YNIX QCMC4000 Бетоносмеситель самоходный YNIX QCMC4000, заводской номер 202204006</t>
         </is>
       </c>
       <c r="AG14" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/328b804b-0b40-46d3-8d10-4a9fbc947f8a</t>
         </is>
       </c>
       <c r="AQ14" s="4" t="n">
         <v>46311.89755787037</v>
       </c>
       <c r="AR14" s="4" t="n">
-        <v>46316.91765046296</v>
+        <v>46317.92188657408</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>fedresurs:4aeb35ed-4d6f-4522-adb0-6d7926840c41_24</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>3038-ОАОФ-24</t>
         </is>
       </c>
       <c r="D15" t="n">
         <v>24</v>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2327,51 +2327,51 @@
       <c r="AB15" t="inlineStr">
         <is>
           <t>7713792464</t>
         </is>
       </c>
       <c r="AC15" s="4" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD15" s="4" t="n">
         <v>46351.41666666666</v>
       </c>
       <c r="AF15" t="inlineStr">
         <is>
           <t>Бетоносмеситель Бетоносмеситель JZC350, заводской номер н/д</t>
         </is>
       </c>
       <c r="AG15" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/4aeb35ed-4d6f-4522-adb0-6d7926840c41</t>
         </is>
       </c>
       <c r="AQ15" s="4" t="n">
         <v>46311.89833333333</v>
       </c>
       <c r="AR15" s="4" t="n">
-        <v>46316.9177199074</v>
+        <v>46317.92210648148</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>fedresurs:bb5db06f-4c19-4092-ad58-81f51e5365f9_23</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>3038-ОАОФ-23</t>
         </is>
       </c>
       <c r="D16" t="n">
         <v>23</v>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2418,51 +2418,51 @@
       <c r="AB16" t="inlineStr">
         <is>
           <t>7713792464</t>
         </is>
       </c>
       <c r="AC16" s="4" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD16" s="4" t="n">
         <v>46351.41666666666</v>
       </c>
       <c r="AF16" t="inlineStr">
         <is>
           <t>Дизельный электрогенератор Дизельный электрогенератор ТСС АД-30С-Т400- 1РКМ11 серийный № ДГ 001176</t>
         </is>
       </c>
       <c r="AG16" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/bb5db06f-4c19-4092-ad58-81f51e5365f9</t>
         </is>
       </c>
       <c r="AQ16" s="4" t="n">
         <v>46311.89902777778</v>
       </c>
       <c r="AR16" s="4" t="n">
-        <v>46316.9177662037</v>
+        <v>46317.92230324074</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>fedresurs:46332e53-646f-48ae-b968-180be7c0c425_22</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>3038-ОАОФ-22</t>
         </is>
       </c>
       <c r="D17" t="n">
         <v>22</v>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2509,51 +2509,51 @@
       <c r="AB17" t="inlineStr">
         <is>
           <t>7713792464</t>
         </is>
       </c>
       <c r="AC17" s="4" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD17" s="4" t="n">
         <v>46351.41666666666</v>
       </c>
       <c r="AF17" t="inlineStr">
         <is>
           <t>Дизельный электрогенератор Дизельный электрогенератор ТСС АД-50С-Т400-1РПМ7 серийный № ДГ 001253</t>
         </is>
       </c>
       <c r="AG17" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/46332e53-646f-48ae-b968-180be7c0c425</t>
         </is>
       </c>
       <c r="AQ17" s="4" t="n">
         <v>46311.89979166666</v>
       </c>
       <c r="AR17" s="4" t="n">
-        <v>46316.9178125</v>
+        <v>46317.92251157408</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>fedresurs:938c742a-bd6d-4e9c-b2e4-929d0c39602d_21</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>3038-ОАОФ-21</t>
         </is>
       </c>
       <c r="D18" t="n">
         <v>21</v>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2600,51 +2600,51 @@
       <c r="AB18" t="inlineStr">
         <is>
           <t>7713792464</t>
         </is>
       </c>
       <c r="AC18" s="4" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD18" s="4" t="n">
         <v>46351.41666666666</v>
       </c>
       <c r="AF18" t="inlineStr">
         <is>
           <t>Дизельный электрогенератор Дизельный электрогенератор ТСС-АД-200С-Т400- 1РКМ5 серийный № ДГ 001218</t>
         </is>
       </c>
       <c r="AG18" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/938c742a-bd6d-4e9c-b2e4-929d0c39602d</t>
         </is>
       </c>
       <c r="AQ18" s="4" t="n">
         <v>46311.90049768519</v>
       </c>
       <c r="AR18" s="4" t="n">
-        <v>46316.91788194444</v>
+        <v>46317.92271990741</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>fedresurs:a5431fbf-d506-44f0-b2fe-ce8a69b2cf9c_20</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>3038-ОАОФ-20</t>
         </is>
       </c>
       <c r="D19" t="n">
         <v>20</v>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2691,51 +2691,51 @@
       <c r="AB19" t="inlineStr">
         <is>
           <t>7713792464</t>
         </is>
       </c>
       <c r="AC19" s="4" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD19" s="4" t="n">
         <v>46351.41666666666</v>
       </c>
       <c r="AF19" t="inlineStr">
         <is>
           <t>Кабель Кабель СБПнг(А)-HF 24х2х0,9, барабан №О-1780/08-24</t>
         </is>
       </c>
       <c r="AG19" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/a5431fbf-d506-44f0-b2fe-ce8a69b2cf9c</t>
         </is>
       </c>
       <c r="AQ19" s="4" t="n">
         <v>46311.90099537037</v>
       </c>
       <c r="AR19" s="4" t="n">
-        <v>46316.91795138889</v>
+        <v>46317.92292824074</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>fedresurs:255214d9-fddf-400f-a02a-90f83344ea88_19</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>3038-ОАОФ-19</t>
         </is>
       </c>
       <c r="D20" t="n">
         <v>19</v>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2782,51 +2782,51 @@
       <c r="AB20" t="inlineStr">
         <is>
           <t>7713792464</t>
         </is>
       </c>
       <c r="AC20" s="4" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD20" s="4" t="n">
         <v>46351.41666666666</v>
       </c>
       <c r="AF20" t="inlineStr">
         <is>
           <t>Кабель сигнально-блокировочный Кабель сигнально-блокировочный СБЗПу 3х2х0,9, барабан №1606</t>
         </is>
       </c>
       <c r="AG20" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/255214d9-fddf-400f-a02a-90f83344ea88</t>
         </is>
       </c>
       <c r="AQ20" s="4" t="n">
         <v>46311.9016550926</v>
       </c>
       <c r="AR20" s="4" t="n">
-        <v>46316.91802083333</v>
+        <v>46317.92313657407</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>fedresurs:dc7ef70f-2a18-461a-8f6b-2b83cbebea5d_18</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>3038-ОАОФ-18</t>
         </is>
       </c>
       <c r="D21" t="n">
         <v>18</v>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2873,51 +2873,51 @@
       <c r="AB21" t="inlineStr">
         <is>
           <t>7713792464</t>
         </is>
       </c>
       <c r="AC21" s="4" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD21" s="4" t="n">
         <v>46351.41666666666</v>
       </c>
       <c r="AF21" t="inlineStr">
         <is>
           <t>Кабель сигнально-блокировочный Кабель сигнально-блокировочный СБВБэпПу 16х2х0,9, барабан №1914</t>
         </is>
       </c>
       <c r="AG21" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/dc7ef70f-2a18-461a-8f6b-2b83cbebea5d</t>
         </is>
       </c>
       <c r="AQ21" s="4" t="n">
         <v>46311.90226851852</v>
       </c>
       <c r="AR21" s="4" t="n">
-        <v>46316.91804398148</v>
+        <v>46317.92334490741</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>fedresurs:99c07eba-a720-499a-86d1-86818c4719b7_17</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>3038-ОАОФ-17</t>
         </is>
       </c>
       <c r="D22" t="n">
         <v>17</v>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2964,51 +2964,51 @@
       <c r="AB22" t="inlineStr">
         <is>
           <t>7713792464</t>
         </is>
       </c>
       <c r="AC22" s="4" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD22" s="4" t="n">
         <v>46351.41666666666</v>
       </c>
       <c r="AF22" t="inlineStr">
         <is>
           <t>Кабель сигнально-блокировочный Кабель сигнально-блокировочный СБВБэпПу 7х2х0,9, барабан №1886</t>
         </is>
       </c>
       <c r="AG22" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/99c07eba-a720-499a-86d1-86818c4719b7</t>
         </is>
       </c>
       <c r="AQ22" s="4" t="n">
         <v>46311.90283564815</v>
       </c>
       <c r="AR22" s="4" t="n">
-        <v>46316.9180787037</v>
+        <v>46317.92355324074</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>fedresurs:a3fed5fa-9d8f-4115-b86a-b3303ee7e0a4_16</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>3038-ОАОФ-16</t>
         </is>
       </c>
       <c r="D23" t="n">
         <v>16</v>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3055,51 +3055,51 @@
       <c r="AB23" t="inlineStr">
         <is>
           <t>7713792464</t>
         </is>
       </c>
       <c r="AC23" s="4" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD23" s="4" t="n">
         <v>46351.41666666666</v>
       </c>
       <c r="AF23" t="inlineStr">
         <is>
           <t>Кабель сигнально-блокировочный Кабель сигнально-блокировочный СБВБэпПу 7х2х0,9, барабан №2475</t>
         </is>
       </c>
       <c r="AG23" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/a3fed5fa-9d8f-4115-b86a-b3303ee7e0a4</t>
         </is>
       </c>
       <c r="AQ23" s="4" t="n">
         <v>46311.90326388889</v>
       </c>
       <c r="AR23" s="4" t="n">
-        <v>46316.91811342593</v>
+        <v>46317.92376157407</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>fedresurs:fd36696d-b5cf-4e84-a316-14610da0eac6_15</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>3038-ОАОФ-15</t>
         </is>
       </c>
       <c r="D24" t="n">
         <v>15</v>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3146,51 +3146,51 @@
       <c r="AB24" t="inlineStr">
         <is>
           <t>7713792464</t>
         </is>
       </c>
       <c r="AC24" s="4" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD24" s="4" t="n">
         <v>46351.41666666666</v>
       </c>
       <c r="AF24" t="inlineStr">
         <is>
           <t>Кабель сигнально-блокировочный Кабель сигнально-блокировочный СБВБэпПу 12x2x0,9, барабан №1823</t>
         </is>
       </c>
       <c r="AG24" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/fd36696d-b5cf-4e84-a316-14610da0eac6</t>
         </is>
       </c>
       <c r="AQ24" s="4" t="n">
         <v>46311.90364583334</v>
       </c>
       <c r="AR24" s="4" t="n">
-        <v>46316.91813657407</v>
+        <v>46317.92396990741</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>fedresurs:a43c4444-d000-48bb-b6d6-0d213f476ade_14</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>3038-ОАОФ-14</t>
         </is>
       </c>
       <c r="D25" t="n">
         <v>14</v>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3237,51 +3237,51 @@
       <c r="AB25" t="inlineStr">
         <is>
           <t>7713792464</t>
         </is>
       </c>
       <c r="AC25" s="4" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD25" s="4" t="n">
         <v>46351.41666666666</v>
       </c>
       <c r="AF25" t="inlineStr">
         <is>
           <t>Кабель сигнально-блокировочный Кабель сигнально-блокировочный СБВБэпПу 7х2х0,9, барабан №849</t>
         </is>
       </c>
       <c r="AG25" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/a43c4444-d000-48bb-b6d6-0d213f476ade</t>
         </is>
       </c>
       <c r="AQ25" s="4" t="n">
         <v>46311.90409722222</v>
       </c>
       <c r="AR25" s="4" t="n">
-        <v>46316.91815972222</v>
+        <v>46317.92410879629</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>fedresurs:d56ea717-0daf-4fb1-a274-58445144823c_13</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>3038-ОАОФ-13</t>
         </is>
       </c>
       <c r="D26" t="n">
         <v>13</v>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3328,51 +3328,51 @@
       <c r="AB26" t="inlineStr">
         <is>
           <t>7713792464</t>
         </is>
       </c>
       <c r="AC26" s="4" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD26" s="4" t="n">
         <v>46351.41666666666</v>
       </c>
       <c r="AF26" t="inlineStr">
         <is>
           <t>Кабель сигнально-блокировочный Кабель сигнально-блокировочный СБВБэпПу 19х2х0,9, барабан №1795</t>
         </is>
       </c>
       <c r="AG26" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/d56ea717-0daf-4fb1-a274-58445144823c</t>
         </is>
       </c>
       <c r="AQ26" s="4" t="n">
         <v>46311.90445601852</v>
       </c>
       <c r="AR26" s="4" t="n">
-        <v>46316.91819444444</v>
+        <v>46317.92424768519</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>fedresurs:41a0e1df-83be-4267-8042-3b35f4186767_12</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>3038-ОАОФ-12</t>
         </is>
       </c>
       <c r="D27" t="n">
         <v>12</v>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3419,51 +3419,51 @@
       <c r="AB27" t="inlineStr">
         <is>
           <t>7713792464</t>
         </is>
       </c>
       <c r="AC27" s="4" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD27" s="4" t="n">
         <v>46351.41666666666</v>
       </c>
       <c r="AF27" t="inlineStr">
         <is>
           <t>Кабель сигнально-блокировочный Кабель сигнально-блокировочный СБВБПу 4х2х0,9, барабан №825</t>
         </is>
       </c>
       <c r="AG27" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/41a0e1df-83be-4267-8042-3b35f4186767</t>
         </is>
       </c>
       <c r="AQ27" s="4" t="n">
         <v>46311.90489583334</v>
       </c>
       <c r="AR27" s="4" t="n">
-        <v>46316.9182175926</v>
+        <v>46317.92438657407</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>fedresurs:9936ab21-a1d1-4525-92dd-dd61b5f96269_11</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>3038-ОАОФ-11</t>
         </is>
       </c>
       <c r="D28" t="n">
         <v>11</v>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3510,51 +3510,51 @@
       <c r="AB28" t="inlineStr">
         <is>
           <t>7713792464</t>
         </is>
       </c>
       <c r="AC28" s="4" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD28" s="4" t="n">
         <v>46351.41666666666</v>
       </c>
       <c r="AF28" t="inlineStr">
         <is>
           <t>Кабель сигнально-блокировочный Кабель сигнально-блокировочный СБВБПу 3х2х0,9, барабан №2075</t>
         </is>
       </c>
       <c r="AG28" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/9936ab21-a1d1-4525-92dd-dd61b5f96269</t>
         </is>
       </c>
       <c r="AQ28" s="4" t="n">
         <v>46311.90526620371</v>
       </c>
       <c r="AR28" s="4" t="n">
-        <v>46316.91824074074</v>
+        <v>46317.92453703703</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>fedresurs:8e5aa459-5002-4134-bad0-623ca10e8628_10</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>3038-ОАОФ-10</t>
         </is>
       </c>
       <c r="D29" t="n">
         <v>10</v>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3601,51 +3601,51 @@
       <c r="AB29" t="inlineStr">
         <is>
           <t>7713792464</t>
         </is>
       </c>
       <c r="AC29" s="4" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD29" s="4" t="n">
         <v>46351.41666666666</v>
       </c>
       <c r="AF29" t="inlineStr">
         <is>
           <t>Кабель сигнально-блокировочный Кабель сигнально-блокировочный СБВБПу 3х2х0,9, барабан №2069</t>
         </is>
       </c>
       <c r="AG29" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/8e5aa459-5002-4134-bad0-623ca10e8628</t>
         </is>
       </c>
       <c r="AQ29" s="4" t="n">
         <v>46311.90570601852</v>
       </c>
       <c r="AR29" s="4" t="n">
-        <v>46316.91825231481</v>
+        <v>46317.92466435185</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>fedresurs:98c4944b-b9b0-4847-8f07-8c3ca15a732e_9</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>3038-ОАОФ-9</t>
         </is>
       </c>
       <c r="D30" t="n">
         <v>9</v>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3692,51 +3692,51 @@
       <c r="AB30" t="inlineStr">
         <is>
           <t>7713792464</t>
         </is>
       </c>
       <c r="AC30" s="4" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD30" s="4" t="n">
         <v>46351.41666666666</v>
       </c>
       <c r="AF30" t="inlineStr">
         <is>
           <t>Кабель сигнально-блокировочный Кабель сигнально-блокировочный СБВБПу 3х2х0,9, барабан №2072</t>
         </is>
       </c>
       <c r="AG30" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/98c4944b-b9b0-4847-8f07-8c3ca15a732e</t>
         </is>
       </c>
       <c r="AQ30" s="4" t="n">
         <v>46311.90621527778</v>
       </c>
       <c r="AR30" s="4" t="n">
-        <v>46316.91827546297</v>
+        <v>46317.92480324074</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>fedresurs:d43c17ff-8cc3-45b3-901d-ec0b19d0c095_8</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>3038-ОАОФ-8</t>
         </is>
       </c>
       <c r="D31" t="n">
         <v>8</v>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3783,51 +3783,51 @@
       <c r="AB31" t="inlineStr">
         <is>
           <t>7713792464</t>
         </is>
       </c>
       <c r="AC31" s="4" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD31" s="4" t="n">
         <v>46351.41666666666</v>
       </c>
       <c r="AF31" t="inlineStr">
         <is>
           <t>Кабель сигнально-блокировочный Кабель сигнально-блокировочный СБВБПу 19х2х0,9, барабан №1797</t>
         </is>
       </c>
       <c r="AG31" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/d43c17ff-8cc3-45b3-901d-ec0b19d0c095</t>
         </is>
       </c>
       <c r="AQ31" s="4" t="n">
         <v>46311.90643518518</v>
       </c>
       <c r="AR31" s="4" t="n">
-        <v>46316.91829861111</v>
+        <v>46317.92494212963</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>fedresurs:fd85dc56-a060-41c2-a70f-61a9681298f7_7</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>3038-ОАОФ-7</t>
         </is>
       </c>
       <c r="D32" t="n">
         <v>7</v>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3874,51 +3874,51 @@
       <c r="AB32" t="inlineStr">
         <is>
           <t>7713792464</t>
         </is>
       </c>
       <c r="AC32" s="4" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD32" s="4" t="n">
         <v>46351.41666666666</v>
       </c>
       <c r="AF32" t="inlineStr">
         <is>
           <t>Кабель сигнально-блокировочный Кабель сигнально-блокировочный СБВБПу 19х2х0,9, барабан №1801</t>
         </is>
       </c>
       <c r="AG32" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/fd85dc56-a060-41c2-a70f-61a9681298f7</t>
         </is>
       </c>
       <c r="AQ32" s="4" t="n">
         <v>46311.90680555555</v>
       </c>
       <c r="AR32" s="4" t="n">
-        <v>46316.91831018519</v>
+        <v>46317.92508101852</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>fedresurs:5288457f-34d7-4eef-9f46-56300e94fc7f_6</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>3038-ОАОФ-6</t>
         </is>
       </c>
       <c r="D33" t="n">
         <v>6</v>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3965,51 +3965,51 @@
       <c r="AB33" t="inlineStr">
         <is>
           <t>7713792464</t>
         </is>
       </c>
       <c r="AC33" s="4" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD33" s="4" t="n">
         <v>46351.41666666666</v>
       </c>
       <c r="AF33" t="inlineStr">
         <is>
           <t>Кабель для сигнализации и блокировки Кабель для сигнализации и блокировки СБВБПБбШп 14х2х0,9, барабан №Е-1801</t>
         </is>
       </c>
       <c r="AG33" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/5288457f-34d7-4eef-9f46-56300e94fc7f</t>
         </is>
       </c>
       <c r="AQ33" s="4" t="n">
         <v>46311.90717592592</v>
       </c>
       <c r="AR33" s="4" t="n">
-        <v>46316.91833333333</v>
+        <v>46317.92521990741</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>fedresurs:f9b82b35-6117-4ee3-a56e-dca52aa43fbb_5</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>3038-ОАОФ-5</t>
         </is>
       </c>
       <c r="D34" t="n">
         <v>5</v>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -4056,51 +4056,51 @@
       <c r="AB34" t="inlineStr">
         <is>
           <t>7713792464</t>
         </is>
       </c>
       <c r="AC34" s="4" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD34" s="4" t="n">
         <v>46351.41666666666</v>
       </c>
       <c r="AF34" t="inlineStr">
         <is>
           <t>Кабель для сигнализации и блокировки Кабель для сигнализации и блокировки СБВБПБбШп 14х2х0,9, барабан №Е-1800</t>
         </is>
       </c>
       <c r="AG34" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/f9b82b35-6117-4ee3-a56e-dca52aa43fbb</t>
         </is>
       </c>
       <c r="AQ34" s="4" t="n">
         <v>46311.90753472222</v>
       </c>
       <c r="AR34" s="4" t="n">
-        <v>46316.9183449074</v>
+        <v>46317.9253587963</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>fedresurs:7eaf6fa7-cda4-41d6-bcea-c56cc1967f04_4</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>3038-ОАОФ-4</t>
         </is>
       </c>
       <c r="D35" t="n">
         <v>4</v>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -4147,51 +4147,51 @@
       <c r="AB35" t="inlineStr">
         <is>
           <t>7713792464</t>
         </is>
       </c>
       <c r="AC35" s="4" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD35" s="4" t="n">
         <v>46351.41666666666</v>
       </c>
       <c r="AF35" t="inlineStr">
         <is>
           <t>Кабель для сигнализации и блокировки Кабель для сигнализации и блокировки СБВБПБбШп 14х2х0,9, барабан №Е-1822</t>
         </is>
       </c>
       <c r="AG35" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7eaf6fa7-cda4-41d6-bcea-c56cc1967f04</t>
         </is>
       </c>
       <c r="AQ35" s="4" t="n">
         <v>46311.90789351852</v>
       </c>
       <c r="AR35" s="4" t="n">
-        <v>46316.91835648148</v>
+        <v>46317.92549768519</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>fedresurs:e6c36e3c-feea-4364-bca2-884f66725669_3</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>3038-ОАОФ-3</t>
         </is>
       </c>
       <c r="D36" t="n">
         <v>3</v>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -4238,51 +4238,51 @@
       <c r="AB36" t="inlineStr">
         <is>
           <t>7713792464</t>
         </is>
       </c>
       <c r="AC36" s="4" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD36" s="4" t="n">
         <v>46351.41666666666</v>
       </c>
       <c r="AF36" t="inlineStr">
         <is>
           <t>Кабель для сигнализации и блокировки Кабель для сигнализации и блокировки СБВБПБбШп 14х2х0,9, барабан №Е-1794</t>
         </is>
       </c>
       <c r="AG36" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/e6c36e3c-feea-4364-bca2-884f66725669</t>
         </is>
       </c>
       <c r="AQ36" s="4" t="n">
         <v>46311.90817129629</v>
       </c>
       <c r="AR36" s="4" t="n">
-        <v>46316.91837962963</v>
+        <v>46317.92556712963</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>fedresurs:a4038d80-5c34-49e3-8923-51ebbaa1bff9_2</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>3038-ОАОФ-2</t>
         </is>
       </c>
       <c r="D37" t="n">
         <v>2</v>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -4329,51 +4329,51 @@
       <c r="AB37" t="inlineStr">
         <is>
           <t>7713792464</t>
         </is>
       </c>
       <c r="AC37" s="4" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD37" s="4" t="n">
         <v>46351.41666666666</v>
       </c>
       <c r="AF37" t="inlineStr">
         <is>
           <t>Кабель для сигнализации и блокировки Кабель для сигнализации и блокировки СБВБПБбШп 14х2х0,9, барабан №Е-1820</t>
         </is>
       </c>
       <c r="AG37" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/a4038d80-5c34-49e3-8923-51ebbaa1bff9</t>
         </is>
       </c>
       <c r="AQ37" s="4" t="n">
         <v>46311.9083912037</v>
       </c>
       <c r="AR37" s="4" t="n">
-        <v>46316.9183912037</v>
+        <v>46317.92563657407</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>fedresurs:253c3512-eea6-41de-8100-e9f4b988e9e7_1</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>3038-ОАОФ-1</t>
         </is>
       </c>
       <c r="D38" t="n">
         <v>1</v>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -4420,47 +4420,47 @@
       <c r="AB38" t="inlineStr">
         <is>
           <t>7713792464</t>
         </is>
       </c>
       <c r="AC38" s="4" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD38" s="4" t="n">
         <v>46351.41666666666</v>
       </c>
       <c r="AF38" t="inlineStr">
         <is>
           <t>Кабель для сигнализации и блокировки Кабель для сигнализации и блокировки СБВБПБбШп 14х2х0,9, барабан №Е-1806</t>
         </is>
       </c>
       <c r="AG38" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/253c3512-eea6-41de-8100-e9f4b988e9e7</t>
         </is>
       </c>
       <c r="AQ38" s="4" t="n">
         <v>46311.90873842593</v>
       </c>
       <c r="AR38" s="4" t="n">
-        <v>46316.91840277778</v>
+        <v>46317.92570601852</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>