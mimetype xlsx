--- v0 (2026-10-29)
+++ v1 (2026-10-31)
@@ -814,47 +814,47 @@
         <is>
           <t>Доли в праве на земельный участок кад. №39:01:000000:357 (земельная доля) Право в общей долевой собственности на земельный участок с кадастровым №39:01:000000:357, категория земель: земли сельскохозяйственного назначения, вид разрешенного использования: для сельскохозяйственного производства, площадью 11280059 кв.м., расположенный по адресу: Калининградская обл, р-н Багратионовский, АОЗТ Ильичевское:
 1) доля в праве на земельный участок 1/1540, номер записи о праве собственности в ЕГРН: 39:01:000000:357-39/027/2026-200 от 11.02.2026 (земельная доля);
 2) доля в праве на земельный участок 1/1540, номер записи о праве собственности в ЕГРН: 39:01:000000:357-39/027/2026-195 от 11.02.2026 (земельная доля).
 В отношении земельного участка имеются ограничения прав установленные ст. 56 Земельного кодекса РФ (подробная информация содержится в ЕГРН).</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/8f166f6a-fe00-4bdf-b15c-fbda9db24453</t>
         </is>
       </c>
       <c r="AH2" s="2" t="n">
         <v>52545692.8</v>
       </c>
       <c r="AI2" s="2" t="n">
         <v>4.88</v>
       </c>
       <c r="AJ2" s="4" t="n">
         <v>0.9929425576057872</v>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46315.09540509259</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46325.08771990741</v>
+        <v>46326.09387731482</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>