--- v0 (2026-10-30)
+++ v1 (2026-10-31)
@@ -829,47 +829,47 @@
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок по адресу: Московская область, Можайский район, с кадастровым номером 50:18:0050116:582 582 – является предметом залога ПАО Сбербанк
 Дополнительная информация об объектах продажи, условиях и о порядке проведения торгов предоставляется с понедельника по пятницу с 11:00 до 17:00 (время московское) по заявке, отправленной на электронную почту torgi_au@bk.ru. По вопросам организации и проведения торгов обращаться по тел.: +7 911 178-11-10</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/9e4c8854-d1a4-4acd-bcde-476e8dbcc7a3</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>328100.76</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>467.38</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-0.4867384031661492</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46315.08846064815</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46325.9104050926</v>
+        <v>46326.08665509259</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>