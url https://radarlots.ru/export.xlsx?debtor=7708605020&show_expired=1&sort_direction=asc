--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -933,47 +933,47 @@
         <v>46321.41666666666</v>
       </c>
       <c r="AD3" s="4" t="n">
         <v>46350.41666666666</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Объект недвижимости - Земельный участок, местоположение: Московская область, Истринский район, г. Истра, в восточной части, площадь 8 512 +/- 32 кв. м, категория земель: Земли населенных пунктов, виды разрешенного использования: для сельскохозяйственного производства, кадастровый номер: 50:08:0010207:165, вид, номер, дата и время государственной регистрации права: 50:08:0010207:165-50/424/2026-1 от 17.04.2026 г. 19:48:19, документы-основания: Договор купли-продажи, № 1915/2026, выдан 03.03.2026 г., Администрация муниципального округа Истра; Объект недвижимости - Здание, назначение: Нежилое, наименование: Склад, местоположение: Московская область, Истринский район, г. Истра, ул. ЭХ Большевик, площадь 340,2 кв. м, кадастровый номер: 50:08:0000000:14616, вид, номер, дата и время государственной регистрации права: 50-50-08/073/2012-154 от 20.06.2012 г. 00:00:00; Объект недвижимости - Здание, назначение: Нежилое, наименование: Ангар, местоположение: Московская область, м. о. Истра, г. Истра, ул. Восточная, зд. 26, площадь 330,4 кв. м, кадастровый номер: 50:08:0000000:14617, вид, номер, дата и время государственной регистрации права: 50-50-08/073/2012-153 от 20.06.2012 г. 00:00:00</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/9da8771a-dc84-40a3-9672-c63a9ea03baf</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>7189064.96</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>844.58</v>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46312.07626157408</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46317.0819675926</v>
+        <v>46319.10513888889</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>