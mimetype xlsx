--- v0 (2026-10-20)
+++ v1 (2026-10-21)
@@ -788,47 +788,47 @@
           <t>7706665338</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46237</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46321</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Определением Арбитражного суда города Москвы от 01.12.2022г. по Делу А40-26494/17-71-39 Б Чермашенцев В.А. привлечен к субсидиарной ответственности по обязательствам должника ООО «Золотов».
 Определением Арбитражного суда г. Москвы от 02.04.2026 г. по делу А40-26494/17-71-39 Б «установлен размер субсидиарной ответственности Чермашенцева В.А.
 С Чермашенцева В.А. взыскано в пользу ООО «Золотов» 167 583 520,01 руб., из которых: 166 198 199,59 руб. - требования кредиторов, включенные в реестр, с учетом штрафных санкций; 1 385 320,42 руб. - требования кредиторов по текущим платежам.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/5da92efd-9781-4b33-a3c5-0d80cc4c88bf</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46291.11041666667</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46315.12423611111</v>
+        <v>46316.12144675926</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>