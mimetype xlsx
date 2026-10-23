--- v0 (2026-10-16)
+++ v1 (2026-10-23)
@@ -722,51 +722,51 @@
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>fedresurs:13008a42-bf57-43d6-8689-67d27cfdfc53_2</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>42740–ОАОФ</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>2</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Определение победителя</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Земельный участок, кадастровый номер 50:08:0040153:102, площадь 3887 +/- 22; местоположение: Московская область, Истринский район, с/п Ермолинское, д. Духанино, д. 1</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Земельные участки</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Московская область, Истринский район, с/п Ермолинское, д. Духанино, д. 1</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>50:08:0040153:102</t>
@@ -816,75 +816,75 @@
         <v>46311.70833333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок, кадастровый номер 50:08:0040153:102, площадь 3887 +/- 22; местоположение: Московская область, Истринский район, с/п Ермолинское, д. Духанино, д. 1</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/13008a42-bf57-43d6-8689-67d27cfdfc53</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>25965.16</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>6.68</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0.1000001540525843</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46278.09391203704</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46311.09450231482</v>
+        <v>46313.08607638889</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:13008a42-bf57-43d6-8689-67d27cfdfc53_4</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>42740–ОАОФ</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>4</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Определение победителя</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Земельный участок, кадастровый номер 50:08:0040153:120, площадь 14498 +/- 42; местоположение: Московская область, Истринский район, с/п Ермолинское, д. Духанино</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Земельные участки</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>Московская область, Истринский район, с/п Ермолинское, д. Духанино</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>50:08:0040153:120</t>
@@ -934,75 +934,75 @@
         <v>46311.70833333334</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Земельный участок, кадастровый номер 50:08:0040153:120, площадь 14498 +/- 42; местоположение: Московская область, Истринский район, с/п Ермолинское, д. Духанино</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/13008a42-bf57-43d6-8689-67d27cfdfc53</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>21727427.7</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>1498.65</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>0.09999999999999998</v>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46278.09391203704</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46311.09450231482</v>
+        <v>46313.08607638889</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:13008a42-bf57-43d6-8689-67d27cfdfc53_6</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>42740–ОАОФ</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>6</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Определение победителя</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Сооружение, кадастровый номер 50:08:0040233:666, Протяженность 1029 м.; местоположение: Участки находящиеся примерно в 2677-3240 м от ориентира по направлению на северо-запад, адрес ориентира:…</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Сооружения</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>Участки находящиеся примерно в 2677-3240 м от ориентира по направлению на северо-запад, адрес ориентира: Московская область, Истринский район, сельское поселение Ермолинское, дер</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>50:08:0040233:666</t>
@@ -1046,51 +1046,51 @@
         <v>46311.70833333334</v>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
           <t>Сооружение, кадастровый номер 50:08:0040233:666, Протяженность 1029 м.; местоположение: Участки находящиеся примерно в 2677-3240 м от ориентира по направлению на северо-запад, адрес ориентира: Московская область, Истринский район, сельское поселение Ермолинское, дер. Духанино, д. 10</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/13008a42-bf57-43d6-8689-67d27cfdfc53</t>
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>1740308.17</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>1691.26</v>
       </c>
       <c r="AJ4" s="5" t="n">
         <v>0.1000000017238325</v>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46278.09391203704</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46311.09450231482</v>
+        <v>46313.08607638889</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>fedresurs:9a2b8ce3-8537-467d-b6cf-660c23e3387d_1</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>42375–ОАОФ</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>1</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>