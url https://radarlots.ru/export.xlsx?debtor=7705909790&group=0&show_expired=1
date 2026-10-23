--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -786,51 +786,51 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>7705909790</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46287.375</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46321.75</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Разбавитель 08080000000020 (4 шт.); Разбавитель 08450000000020 (98 шт.); Хемпадур 4774 основа Vestas (118 шт.); Хемпадур 9874 отвердитель Vestas (118 шт.); Хемпатан 97050 отвердитель Vestas (75 литров); Хемпатан 5561 основа Vestas (525 литров)</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/112f397a-cbe8-4e1e-a1e6-795eaa965904</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46287.8984375</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.09540509259</v>
+        <v>46318.10502314815</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:bf92105d-5123-44a1-a169-5320b2840561_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ПП-64578</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>