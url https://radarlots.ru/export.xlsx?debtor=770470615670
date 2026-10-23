--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -820,47 +820,47 @@
       <c r="AF2" t="inlineStr">
         <is>
           <t>Имущество является совместно нажитым имуществом должника и супруги должника Роменской Марины Николаевны.
 - Земельный участок с кадастровым номером 40:07:182004:100, местоположение установлено относительно ориентира, расположенного в границах участка. Почтовый адрес ориентира: Калужская область, р-н Жуковский, с. Остров, Площадь, м2: 1631;
 - Земельный участок с кадастровым номером 40:07:182004:103, местоположение установлено относительно ориентира, расположенного в границах участка. Почтовый адрес ориентира: Калужская область, р-н Жуковский, с. Остров, Площадь, м2: 1177;
 - Здание с кадастровым номером 40:07:182004:91, расположенный по адресу Российская Федерация, Калужская область, Жуковский район, сельское поселение село Троицкое, село Остров, дом 41А
 Ознакомление с договором о задатке и проектом договора купли-продажи имущества осуществляются в сети «Интернет» на сайте https://bankrot.cdtrf.ru и www.bankrot.fedresurs.ru. Также с договором о задатке, Положением и проектом договора купли-продажи имущества, описанием, составом и характеристиками продаваемого имущества, а также иной дополнительной информацией можно ознакомиться в рабочие дни с понедельника по пятницу по адресу нахождения финансового управляющего: г. Москва, ул. Профсоюзная, д. 93а, офис 24, предварительно согласовав дату и время ознакомления по
 телефону: 84993945828. Время ознакомления – с 12-00 по 15-00 (местное время). Покупатель осознает, что Продавец может фактически не иметь доступа к Имуществу в виду нахождения его в пользовании прежнего собственника или третьих лиц, при этом, фактическая передача Имущества не осуществляется. Покупатель самостоятельно за свой счет и своими силами осуществляет освобождение Имущества и обеспечивает доступ к нему. Покупатель принимает Имущество в состоянии как есть. Если при получении Покупателем доступа к Имуществу будут обнаружены вещи третьих лиц, Покупатель обязуется известить об этом Продавца, который в течение 3 рабочих дней принимает решение о судьбе обнаруженных вещей.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/eda90f96-7b1a-4e94-b605-b14061e12ad2</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>509798.6</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>312.5681</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46286.08091435185</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.92876157408</v>
+        <v>46318.10328703704</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>