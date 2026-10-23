--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -788,51 +788,51 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>7703619541</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46286.54166666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46322.54236111111</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Накаточное устройство НУ1, назначение: мосты, путепроводы, тип материала: сталь, стандарт: по индивидуальному проекту шифр Ф.2018.486.500-Р-СВСиУ6.И-НУ (было в эксплуатации, инв.№ 00- 0100483, 12 шт.), клеть для хранения кислородных и пропановых баллонов (было в эксплуатации, инв.№ 00-00092648, 2 шт.), хранилище для баллонов ХБ-01-02(было в эксплуатации, имеет вмятины, потертости, ржавчину, инв.№ 00-00096082,1 шт.)</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/a670a60a-0827-4765-a858-8abbbbfb818e</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46277.91939814815</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.93077546296</v>
+        <v>46318.10488425926</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:a670a60a-0827-4765-a858-8abbbbfb818e_23</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>960000335345</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>23</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -885,51 +885,51 @@
       <c r="AB3" t="inlineStr">
         <is>
           <t>7703619541</t>
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46286.54166666666</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46322.54236111111</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Бензогенератор ТСС SGG 10000 ЕНА (было в эксплуатации, имеет потертости, инв.№ 00-002552,1 шт.), электростанция бензиновая FUBAG ВS 9000 DA ES (было в эксплуатации, имеет потертости, инв.№ 00-0109941, 1 шт.), удлинитель 30м метал. катушка LUX КГ 3х2. 5кв.мм, 16 А, 4 розетки с з/к45130 (было в эксплуатации, инв.№ 00-0110168, 1 шт.).</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/a670a60a-0827-4765-a858-8abbbbfb818e</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46277.91939814815</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46317.93077546296</v>
+        <v>46318.10488425926</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:a670a60a-0827-4765-a858-8abbbbfb818e_24</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>960000335345</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>24</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -976,51 +976,51 @@
       <c r="AB4" t="inlineStr">
         <is>
           <t>7703619541</t>
         </is>
       </c>
       <c r="AC4" s="3" t="n">
         <v>46286.54166666666</v>
       </c>
       <c r="AD4" s="3" t="n">
         <v>46322.54236111111</v>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
           <t>Принтер KyoceraTASKalfa 3252ci 1102RL3NL0 (было в эксплуатации, инв.№ 00-000892,1 шт.), аппарат Kyocera M3550 IDN (F4, 50ppm, 1200 dpi, 25-400%, 1024Мb, touch panel, цв.сканер (было в эксплуатации, инв.№ 00-00112377,1 шт.), ламинатор ProfiOffice E-2320 A380-175мкм, 4 вал (было в эксплуатации, имеет потертости, инв.№ 00-0102686, 1 шт.), МФУ Kyocera ECOSYS M6535cidn (было в эксплуатации, инв.№ 00-00108255,1 шт.) МФУ Kyocera FS-6525 А3 принтер/копир/сканер цв.(было в эксплуатации, инв.№ 00-00002376,1 шт.), МФУ лазерный Kyocera Ecosys М5526cdn, A4, цветной, лазерный,белый (было в эксплуатации, инв.№ 00-0106390,1 шт.), принтер МФУ Kyocera M2035DN (было в эксплуатации, инв.№ 00-00080992,1 шт.), принтер печати этикеток POSTEK G2000 (было в эксплуатации, инв.№ 00-0110133, 1 шт.).</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/a670a60a-0827-4765-a858-8abbbbfb818e</t>
         </is>
       </c>
       <c r="AQ4" s="3" t="n">
         <v>46277.91939814815</v>
       </c>
       <c r="AR4" s="3" t="n">
-        <v>46317.93077546296</v>
+        <v>46318.10488425926</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>fedresurs:a670a60a-0827-4765-a858-8abbbbfb818e_25</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>960000335345</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>25</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1067,51 +1067,51 @@
       <c r="AB5" t="inlineStr">
         <is>
           <t>7703619541</t>
         </is>
       </c>
       <c r="AC5" s="3" t="n">
         <v>46286.54166666666</v>
       </c>
       <c r="AD5" s="3" t="n">
         <v>46322.54236111111</v>
       </c>
       <c r="AF5" t="inlineStr">
         <is>
           <t>Персональный компьютер Lenovo IdeaCentre Gaming5 14IOB6 Intel Core i5 11400F(2.6GHz)/8192Mb/256SSDGb (было в эксплуатации, инв.№ 01-0110228, 10 шт.), монитор BENQ GL2460HM 24" (было в эксплуатации, имеет потертости, инв.№ 4466, 15 шт.), аппарат Kyocera TASKalfa 3253ci (было в эксплуатации, инв.№ 00-001750,1 шт.)</t>
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/a670a60a-0827-4765-a858-8abbbbfb818e</t>
         </is>
       </c>
       <c r="AQ5" s="3" t="n">
         <v>46277.91939814815</v>
       </c>
       <c r="AR5" s="3" t="n">
-        <v>46317.93077546296</v>
+        <v>46318.10488425926</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>fedresurs:a670a60a-0827-4765-a858-8abbbbfb818e_26</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>960000335345</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>26</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1158,51 +1158,51 @@
       <c r="AB6" t="inlineStr">
         <is>
           <t>7703619541</t>
         </is>
       </c>
       <c r="AC6" s="3" t="n">
         <v>46286.54166666666</v>
       </c>
       <c r="AD6" s="3" t="n">
         <v>46322.54236111111</v>
       </c>
       <c r="AF6" t="inlineStr">
         <is>
           <t>Кресло реклайн Lucca 1425, black Estoril (черная кожа) (было в эксплуатации, инв.№ 00-001749,1 шт.), кресло реклайн Lucca 1425, black Estoril leather 0950 (черная кожа) (было в эксплуатации, инв.№ 00-001740,1 шт.), кресло реклайн Lucca 1425, black Salto (черная кожа), (было в эксплуатации, инв.№ 00-001741,1 шт.), кресло реклайн Lucca 1425, black Estoril leather 0950 (черная кожа), (было в эксплуатации, инв.№ 00-001744,1 шт.), кресло реклайн Lucca 1430, black Salto leather 0960 (черная кожа), (было в эксплуатации, инв.№ 00-001746,1 шт.).</t>
         </is>
       </c>
       <c r="AG6" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/a670a60a-0827-4765-a858-8abbbbfb818e</t>
         </is>
       </c>
       <c r="AQ6" s="3" t="n">
         <v>46277.91939814815</v>
       </c>
       <c r="AR6" s="3" t="n">
-        <v>46317.93077546296</v>
+        <v>46318.10488425926</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>fedresurs:a670a60a-0827-4765-a858-8abbbbfb818e_27</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>960000335345</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>27</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1249,51 +1249,51 @@
       <c r="AB7" t="inlineStr">
         <is>
           <t>7703619541</t>
         </is>
       </c>
       <c r="AC7" s="3" t="n">
         <v>46286.54166666666</v>
       </c>
       <c r="AD7" s="3" t="n">
         <v>46322.54236111111</v>
       </c>
       <c r="AF7" t="inlineStr">
         <is>
           <t>Ковровое покрытие ORTGRAPH/ (было в эксплуатации, инв.№ 00-002132,1 шт.), ковровое покрытие ORTGRAPH (было в эксплуатации, инв.№ 00-0105747, 1 шт.)</t>
         </is>
       </c>
       <c r="AG7" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/a670a60a-0827-4765-a858-8abbbbfb818e</t>
         </is>
       </c>
       <c r="AQ7" s="3" t="n">
         <v>46277.91939814815</v>
       </c>
       <c r="AR7" s="3" t="n">
-        <v>46317.93077546296</v>
+        <v>46318.10488425926</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>fedresurs:a670a60a-0827-4765-a858-8abbbbfb818e_28</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>960000335345</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>28</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1340,51 +1340,51 @@
       <c r="AB8" t="inlineStr">
         <is>
           <t>7703619541</t>
         </is>
       </c>
       <c r="AC8" s="3" t="n">
         <v>46286.54166666666</v>
       </c>
       <c r="AD8" s="3" t="n">
         <v>46322.54236111111</v>
       </c>
       <c r="AF8" t="inlineStr">
         <is>
           <t>Кресло Veneto 1:(Сидение для кресла, Veneto 7900 coganc Chester leather 5091.+ Ножка для кресла алю 1206) (было в эксплуатации, инв.№ 00-002000, 1 шт.), кресло Veneto 2: (Сидение для кресла, Veneto 7900 coganc Chester leather 5091 + Ножка для кресла алю 1206) (было в эксплуатации, инв.№ 00-002001, 1 шт.)</t>
         </is>
       </c>
       <c r="AG8" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/a670a60a-0827-4765-a858-8abbbbfb818e</t>
         </is>
       </c>
       <c r="AQ8" s="3" t="n">
         <v>46277.91939814815</v>
       </c>
       <c r="AR8" s="3" t="n">
-        <v>46317.93077546296</v>
+        <v>46318.10488425926</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>fedresurs:a670a60a-0827-4765-a858-8abbbbfb818e_29</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>960000335345</t>
         </is>
       </c>
       <c r="D9" t="n">
         <v>29</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1431,51 +1431,51 @@
       <c r="AB9" t="inlineStr">
         <is>
           <t>7703619541</t>
         </is>
       </c>
       <c r="AC9" s="3" t="n">
         <v>46286.54166666666</v>
       </c>
       <c r="AD9" s="3" t="n">
         <v>46322.54236111111</v>
       </c>
       <c r="AF9" t="inlineStr">
         <is>
           <t>Шкаф фабрика Bemazzoli размер 2025х2630х600 (цвет:cillegio),высота карниза 75мм,высота цоколя 70мм (было в эксплуатации, инв.№ 00-002413, 1 шт.).</t>
         </is>
       </c>
       <c r="AG9" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/a670a60a-0827-4765-a858-8abbbbfb818e</t>
         </is>
       </c>
       <c r="AQ9" s="3" t="n">
         <v>46277.91939814815</v>
       </c>
       <c r="AR9" s="3" t="n">
-        <v>46317.93077546296</v>
+        <v>46318.10488425926</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>fedresurs:a670a60a-0827-4765-a858-8abbbbfb818e_30</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>960000335345</t>
         </is>
       </c>
       <c r="D10" t="n">
         <v>30</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1522,51 +1522,51 @@
       <c r="AB10" t="inlineStr">
         <is>
           <t>7703619541</t>
         </is>
       </c>
       <c r="AC10" s="3" t="n">
         <v>46286.54166666666</v>
       </c>
       <c r="AD10" s="3" t="n">
         <v>46322.54236111111</v>
       </c>
       <c r="AF10" t="inlineStr">
         <is>
           <t>Угловой диван Amsterdam,кожа корич.(было в эксплуатации, инв.№ 00-001748,1 шт.), диван Amsterdam 8500 armrest right, mossa Estoril leather 0954 H63xW220xD107cm.(было в эксплуатации, инв.№ 00-001738,1 шт.), диван Amsterdam 2502 2,5 armrest right, mossa Estoril leather 0954 H63xW181xD107cm.(было в эксплуатации, инв.№ 00-001737,1 шт.)</t>
         </is>
       </c>
       <c r="AG10" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/a670a60a-0827-4765-a858-8abbbbfb818e</t>
         </is>
       </c>
       <c r="AQ10" s="3" t="n">
         <v>46277.91939814815</v>
       </c>
       <c r="AR10" s="3" t="n">
-        <v>46317.93077546296</v>
+        <v>46318.10488425926</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>fedresurs:a670a60a-0827-4765-a858-8abbbbfb818e_31</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>960000335345</t>
         </is>
       </c>
       <c r="D11" t="n">
         <v>31</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1613,51 +1613,51 @@
       <c r="AB11" t="inlineStr">
         <is>
           <t>7703619541</t>
         </is>
       </c>
       <c r="AC11" s="3" t="n">
         <v>46286.54166666666</v>
       </c>
       <c r="AD11" s="3" t="n">
         <v>46322.54236111111</v>
       </c>
       <c r="AF11" t="inlineStr">
         <is>
           <t>Диван Fargo (Диван Fargo cl 2605 W0 tobacco Estoril+Ножки 4170 для дивана матовая сталь х2) (было в эксплуатации, инв.№ 00-001898, 1 шт.).</t>
         </is>
       </c>
       <c r="AG11" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/a670a60a-0827-4765-a858-8abbbbfb818e</t>
         </is>
       </c>
       <c r="AQ11" s="3" t="n">
         <v>46277.91939814815</v>
       </c>
       <c r="AR11" s="3" t="n">
-        <v>46317.93077546296</v>
+        <v>46318.10488425926</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>fedresurs:a670a60a-0827-4765-a858-8abbbbfb818e_32</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>960000335345</t>
         </is>
       </c>
       <c r="D12" t="n">
         <v>32</v>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1704,51 +1704,51 @@
       <c r="AB12" t="inlineStr">
         <is>
           <t>7703619541</t>
         </is>
       </c>
       <c r="AC12" s="3" t="n">
         <v>46286.54166666666</v>
       </c>
       <c r="AD12" s="3" t="n">
         <v>46322.54236111111</v>
       </c>
       <c r="AF12" t="inlineStr">
         <is>
           <t>Стол журнальный Madrid AD19 (керамическая столешница,ножки стола 1,2 часть) d 99 (было в эксплуатации, инв.№ 00-001742, 1 шт.)</t>
         </is>
       </c>
       <c r="AG12" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/a670a60a-0827-4765-a858-8abbbbfb818e</t>
         </is>
       </c>
       <c r="AQ12" s="3" t="n">
         <v>46277.91939814815</v>
       </c>
       <c r="AR12" s="3" t="n">
-        <v>46317.93077546296</v>
+        <v>46318.10488425926</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>fedresurs:a670a60a-0827-4765-a858-8abbbbfb818e_33</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>960000335345</t>
         </is>
       </c>
       <c r="D13" t="n">
         <v>33</v>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1817,47 +1817,47 @@
         <v>46286.54166666666</v>
       </c>
       <c r="AD13" s="3" t="n">
         <v>46322.54236111111</v>
       </c>
       <c r="AF13" t="inlineStr">
         <is>
           <t>Земельный участок с. Огарево-Почково 62:18:0710101:488 (12 338 м2) (не огорожен, находится в запустении, видимые подключения к инженерным коммуникациям отсутствуют, инв.№ 00-001546, 1 шт.), нежилое здание с. Огарево-Почково 62:18:0710101:489 (129,1 м2) (частично разрушено, остались только фундамент и стены первого этажа, видимые подключения к инженерным коммуникациям отсутствуют, инв.№ 00-001547, 1 шт.)</t>
         </is>
       </c>
       <c r="AG13" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/a670a60a-0827-4765-a858-8abbbbfb818e</t>
         </is>
       </c>
       <c r="AH13" s="2" t="n">
         <v>1260820.22</v>
       </c>
       <c r="AI13" s="2" t="n">
         <v>102.19</v>
       </c>
       <c r="AQ13" s="3" t="n">
         <v>46277.91939814815</v>
       </c>
       <c r="AR13" s="3" t="n">
-        <v>46317.93077546296</v>
+        <v>46318.10488425926</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>