--- v0 (2026-10-16)
+++ v1 (2026-10-21)
@@ -1092,51 +1092,51 @@
         <is>
           <t>7703466486</t>
         </is>
       </c>
       <c r="AC5" s="3" t="n">
         <v>46258.375</v>
       </c>
       <c r="AD5" s="3" t="n">
         <v>46290.75</v>
       </c>
       <c r="AF5" t="inlineStr">
         <is>
           <t>Модуль UAZ_start, количество - 129 шт.
 Ознакомление с имуществом производится с момента публикации сообщения и до окончания приема заявок по адресу: по месту нахождения имущества по предварительной записи по электронной почте torgi122018@yandex.ru.</t>
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/6327cd42-f281-4168-96d1-b9ef4b387a97</t>
         </is>
       </c>
       <c r="AQ5" s="3" t="n">
         <v>46277.93571759259</v>
       </c>
       <c r="AR5" s="3" t="n">
-        <v>46311.91873842593</v>
+        <v>46315.9171875</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>fedresurs:0049202b-56c7-44d1-b7c4-6520d069552a_2</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>373955</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>2</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>
@@ -1289,51 +1289,51 @@
         <is>
           <t>7703466486</t>
         </is>
       </c>
       <c r="AC7" s="3" t="n">
         <v>46258.375</v>
       </c>
       <c r="AD7" s="3" t="n">
         <v>46290.75</v>
       </c>
       <c r="AF7" t="inlineStr">
         <is>
           <t>Диод PESD2CAN,215 (NXP), количество - 582 шт.
 Ознакомление с имуществом производится с момента публикации сообщения и до окончания приема заявок по адресу: по месту нахождения имущества по предварительной записи по электронной почте torgi122018@yandex.ru.</t>
         </is>
       </c>
       <c r="AG7" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/d4da3614-4fe7-4002-baa7-5489e076863f</t>
         </is>
       </c>
       <c r="AQ7" s="3" t="n">
         <v>46277.9337037037</v>
       </c>
       <c r="AR7" s="3" t="n">
-        <v>46311.91853009259</v>
+        <v>46315.91715277778</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>fedresurs:0f610b23-992a-430d-90fe-cbb85e559f01_14</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>373967</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>14</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>
@@ -1486,51 +1486,51 @@
         <is>
           <t>7703466486</t>
         </is>
       </c>
       <c r="AC9" s="3" t="n">
         <v>46258.375</v>
       </c>
       <c r="AD9" s="3" t="n">
         <v>46290.75</v>
       </c>
       <c r="AF9" t="inlineStr">
         <is>
           <t>Модуль L26-DR-S89 Quectel , количество – 3750 шт.
 Ознакомление с имуществом производится с момента публикации сообщения и до окончания приема заявок по адресу: по месту нахождения имущества по предварительной записи по электронной почте torgi122018@yandex.ru.</t>
         </is>
       </c>
       <c r="AG9" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/542821f1-5b2d-4a67-8d4f-b7a46194b327</t>
         </is>
       </c>
       <c r="AQ9" s="3" t="n">
         <v>46277.93175925926</v>
       </c>
       <c r="AR9" s="3" t="n">
-        <v>46311.91846064815</v>
+        <v>46315.91711805556</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>fedresurs:ff9ffe1a-68f1-403d-9c72-09e7f768e18b_4</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>372225</t>
         </is>
       </c>
       <c r="D10" t="n">
         <v>4</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -1583,51 +1583,51 @@
         <is>
           <t>7703466486</t>
         </is>
       </c>
       <c r="AC10" s="3" t="n">
         <v>46258.375</v>
       </c>
       <c r="AD10" s="3" t="n">
         <v>46290.75</v>
       </c>
       <c r="AF10" t="inlineStr">
         <is>
           <t>Микросхема MAX3311EEUB+T (Maxim), количество – 1895 шт.
 Ознакомление с имуществом производится с момента публикации сообщения и до окончания приема заявок по адресу: по месту нахождения имущества по предварительной записи по электронной почте torgi122018@yandex.ru.</t>
         </is>
       </c>
       <c r="AG10" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/ff9ffe1a-68f1-403d-9c72-09e7f768e18b</t>
         </is>
       </c>
       <c r="AQ10" s="3" t="n">
         <v>46277.92974537037</v>
       </c>
       <c r="AR10" s="3" t="n">
-        <v>46311.91825231481</v>
+        <v>46315.91707175926</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>fedresurs:1fbc364b-8d2a-4693-8b37-80b474277eee_5</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>372226</t>
         </is>
       </c>
       <c r="D11" t="n">
         <v>5</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -1680,51 +1680,51 @@
         <is>
           <t>7703466486</t>
         </is>
       </c>
       <c r="AC11" s="3" t="n">
         <v>46258.375</v>
       </c>
       <c r="AD11" s="3" t="n">
         <v>46290.75</v>
       </c>
       <c r="AF11" t="inlineStr">
         <is>
           <t>Микросхема SN65HVD10QDR TI, количество - 2101 шт.
 Ознакомление с имуществом производится с момента публикации сообщения и до окончания приема заявок по адресу: по месту нахождения имущества по предварительной записи по электронной почте torgi122018@yandex.ru.</t>
         </is>
       </c>
       <c r="AG11" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/1fbc364b-8d2a-4693-8b37-80b474277eee</t>
         </is>
       </c>
       <c r="AQ11" s="3" t="n">
         <v>46277.92738425926</v>
       </c>
       <c r="AR11" s="3" t="n">
-        <v>46311.91775462963</v>
+        <v>46315.91657407407</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>fedresurs:5591ea5a-183c-41a6-b2b9-87e831816a54_6</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>372227</t>
         </is>
       </c>
       <c r="D12" t="n">
         <v>6</v>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -1777,51 +1777,51 @@
         <is>
           <t>7703466486</t>
         </is>
       </c>
       <c r="AC12" s="3" t="n">
         <v>46258.375</v>
       </c>
       <c r="AD12" s="3" t="n">
         <v>46290.75</v>
       </c>
       <c r="AF12" t="inlineStr">
         <is>
           <t>Транзистор BSP317PH6327XTSA1 Infineon , количество - 43000 шт.
 Ознакомление с имуществом производится с момента публикации сообщения и до окончания приема заявок по адресу: по месту нахождения имущества по предварительной записи по электронной почте torgi122018@yandex.ru.</t>
         </is>
       </c>
       <c r="AG12" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/5591ea5a-183c-41a6-b2b9-87e831816a54</t>
         </is>
       </c>
       <c r="AQ12" s="3" t="n">
         <v>46277.9255787037</v>
       </c>
       <c r="AR12" s="3" t="n">
-        <v>46311.91297453704</v>
+        <v>46315.91158564815</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>fedresurs:1da85b30-025f-4917-88e1-745d0ce7a480_7</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>372228</t>
         </is>
       </c>
       <c r="D13" t="n">
         <v>7</v>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -1874,51 +1874,51 @@
         <is>
           <t>7703466486</t>
         </is>
       </c>
       <c r="AC13" s="3" t="n">
         <v>46258.375</v>
       </c>
       <c r="AD13" s="3" t="n">
         <v>46290.75</v>
       </c>
       <c r="AF13" t="inlineStr">
         <is>
           <t>Микросхема TPS62130RGTR TI, количество - 776 шт.
 Ознакомление с имуществом производится с момента публикации сообщения и до окончания приема заявок по адресу: по месту нахождения имущества по предварительной записи по электронной почте torgi122018@yandex.ru.</t>
         </is>
       </c>
       <c r="AG13" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/1da85b30-025f-4917-88e1-745d0ce7a480</t>
         </is>
       </c>
       <c r="AQ13" s="3" t="n">
         <v>46277.92349537037</v>
       </c>
       <c r="AR13" s="3" t="n">
-        <v>46311.91283564815</v>
+        <v>46315.91151620371</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>fedresurs:ee71148b-ad7a-4d5b-a43b-dc9336a7595c_8</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>372229</t>
         </is>
       </c>
       <c r="D14" t="n">
         <v>8</v>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -1971,51 +1971,51 @@
         <is>
           <t>7703466486</t>
         </is>
       </c>
       <c r="AC14" s="3" t="n">
         <v>46258.375</v>
       </c>
       <c r="AD14" s="3" t="n">
         <v>46290.75</v>
       </c>
       <c r="AF14" t="inlineStr">
         <is>
           <t>Предохранитель 2016L100/33DR LITTELFUSE, количество - 15900 шт.
 Ознакомление с имуществом производится с момента публикации сообщения и до окончания приема заявок по адресу: по месту нахождения имущества по предварительной записи по электронной почте torgi122018@yandex.ru.</t>
         </is>
       </c>
       <c r="AG14" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/ee71148b-ad7a-4d5b-a43b-dc9336a7595c</t>
         </is>
       </c>
       <c r="AQ14" s="3" t="n">
         <v>46277.92148148148</v>
       </c>
       <c r="AR14" s="3" t="n">
-        <v>46311.91262731481</v>
+        <v>46315.91146990741</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>fedresurs:2967e36d-d9a2-4e35-97b8-26601af09214_9</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>372230</t>
         </is>
       </c>
       <c r="D15" t="n">
         <v>9</v>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -2068,51 +2068,51 @@
         <is>
           <t>7703466486</t>
         </is>
       </c>
       <c r="AC15" s="3" t="n">
         <v>46258.375</v>
       </c>
       <c r="AD15" s="3" t="n">
         <v>46290.75</v>
       </c>
       <c r="AF15" t="inlineStr">
         <is>
           <t>Микросхема TC1047AVNBTR (Microchip), количество - 303 шт.
 Ознакомление с имуществом производится с момента публикации сообщения и до окончания приема заявок по адресу: по месту нахождения имущества по предварительной записи по электронной почте torgi122018@yandex.ru.</t>
         </is>
       </c>
       <c r="AG15" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/2967e36d-d9a2-4e35-97b8-26601af09214</t>
         </is>
       </c>
       <c r="AQ15" s="3" t="n">
         <v>46277.91918981481</v>
       </c>
       <c r="AR15" s="3" t="n">
-        <v>46311.91248842593</v>
+        <v>46315.91141203704</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>fedresurs:ab92621e-6151-484c-b9d1-cfc4ecaacd77_10</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>372231</t>
         </is>
       </c>
       <c r="D16" t="n">
         <v>10</v>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -2165,51 +2165,51 @@
         <is>
           <t>7703466486</t>
         </is>
       </c>
       <c r="AC16" s="3" t="n">
         <v>46258.375</v>
       </c>
       <c r="AD16" s="3" t="n">
         <v>46290.75</v>
       </c>
       <c r="AF16" t="inlineStr">
         <is>
           <t>Катушка СИЛ IHLP1616BZER2R2M01 (VISHAY), количество - 2153 шт.
 Ознакомление с имуществом производится с момента публикации сообщения и до окончания приема заявок по адресу: по месту нахождения имущества по предварительной записи по электронной почте torgi122018@yandex.ru.</t>
         </is>
       </c>
       <c r="AG16" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/ab92621e-6151-484c-b9d1-cfc4ecaacd77</t>
         </is>
       </c>
       <c r="AQ16" s="3" t="n">
         <v>46277.91724537037</v>
       </c>
       <c r="AR16" s="3" t="n">
-        <v>46311.91234953704</v>
+        <v>46315.91136574074</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>fedresurs:46f43bce-1b55-42f2-8c5d-a635cb8b49cf_11</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>372232</t>
         </is>
       </c>
       <c r="D17" t="n">
         <v>11</v>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -2262,51 +2262,51 @@
         <is>
           <t>7703466486</t>
         </is>
       </c>
       <c r="AC17" s="3" t="n">
         <v>46258.375</v>
       </c>
       <c r="AD17" s="3" t="n">
         <v>46290.75</v>
       </c>
       <c r="AF17" t="inlineStr">
         <is>
           <t>Право требования (дебиторская задолженность) к ООО «86Битс» на сумму 3 110 000 руб. (основной долг) и присужденные судом проценты за пользование чужими денежными средствами.
 Ознакомление с имуществом производится с момента публикации сообщения и до окончания приема заявок по адресу: по месту нахождения имущества по предварительной записи по электронной почте torgi122018@yandex.ru.</t>
         </is>
       </c>
       <c r="AG17" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/46f43bce-1b55-42f2-8c5d-a635cb8b49cf</t>
         </is>
       </c>
       <c r="AQ17" s="3" t="n">
         <v>46277.91509259259</v>
       </c>
       <c r="AR17" s="3" t="n">
-        <v>46311.91228009259</v>
+        <v>46315.91130787037</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>fedresurs:1c8a10c0-c7f7-47e2-951d-8bf6ca38c732_5</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>373958</t>
         </is>
       </c>
       <c r="D18" t="n">
         <v>5</v>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>