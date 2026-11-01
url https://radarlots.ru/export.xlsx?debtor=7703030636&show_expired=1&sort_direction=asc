--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -791,51 +791,51 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>7703030636</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46272.58333333334</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46272.625</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Права требования к ООО ТД "НАНОТЕХНИКА", ИНН 6625057435, КД КЛЮ-810/10-14 от 13.05.2014, КЛЮ-810/16-14 от 24.07.2014, КЛЮ-810/18-14 от 29.10.2014, решение Первоуральского городского суда Свердловской области от 19.12.2016 по делу 2-3397/2016 (7 386 675,89 руб.)</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/6691adf7-ea45-4691-a190-1f8fc38aa29c</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46273.58780092592</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46318.10896990741</v>
+        <v>46327.09674768519</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:6691adf7-ea45-4691-a190-1f8fc38aa29c_2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>960000334023</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>2</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -887,51 +887,51 @@
       <c r="AB3" t="inlineStr">
         <is>
           <t>7703030636</t>
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46272.58333333334</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46272.625</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Права требования к Уваровой Елене Валентиновне, КД КП-810/121-13СМ от 30.08.2013, КД КП-810/219-14СМ от 31.07.2014, заочное решение Красноглинского районного суда г. Самары от 18.08.2016 по делу 2-2095/2016, заочное решение Нижегородского районного суда г. Н. Новгорода от 18.10.2016 по делу 2-13594/2016 (4 927 607,59 руб.)</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/6691adf7-ea45-4691-a190-1f8fc38aa29c</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46273.58780092592</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46318.10896990741</v>
+        <v>46327.09674768519</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:6691adf7-ea45-4691-a190-1f8fc38aa29c_3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>960000334023</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>3</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -983,51 +983,51 @@
       <c r="AB4" t="inlineStr">
         <is>
           <t>7703030636</t>
         </is>
       </c>
       <c r="AC4" s="3" t="n">
         <v>46272.58333333334</v>
       </c>
       <c r="AD4" s="3" t="n">
         <v>46272.625</v>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
           <t>Права требования к Хрипунову Петру Константиновичу, КД КП-810/132-13СМ от 11.10.2013, заочное решение Нижегородского районного суда г. Нижнего Новгорода от 28.09.2016 по делу 2-12371/2016 (7 489 685,69 руб.)</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/6691adf7-ea45-4691-a190-1f8fc38aa29c</t>
         </is>
       </c>
       <c r="AQ4" s="3" t="n">
         <v>46273.58780092592</v>
       </c>
       <c r="AR4" s="3" t="n">
-        <v>46318.10896990741</v>
+        <v>46327.09674768519</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>fedresurs:6691adf7-ea45-4691-a190-1f8fc38aa29c_4</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>960000334023</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>4</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Определение победителя</t>
         </is>
@@ -1079,51 +1079,51 @@
       <c r="AB5" t="inlineStr">
         <is>
           <t>7703030636</t>
         </is>
       </c>
       <c r="AC5" s="3" t="n">
         <v>46272.58333333334</v>
       </c>
       <c r="AD5" s="3" t="n">
         <v>46272.625</v>
       </c>
       <c r="AF5" t="inlineStr">
         <is>
           <t>Права требования к Зимукову Руслану Рафаиловичу, КД КП-810/153-13П от 25.12.2013, имеется решение Кировского районного суда г. Перми от 13.08.2015 по делу 2-1069/2015 на сумму 1 895 497,57 руб., истек срок предъявления исполнительных листов (2 015 671,22 руб.)</t>
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/6691adf7-ea45-4691-a190-1f8fc38aa29c</t>
         </is>
       </c>
       <c r="AQ5" s="3" t="n">
         <v>46273.58780092592</v>
       </c>
       <c r="AR5" s="3" t="n">
-        <v>46318.10896990741</v>
+        <v>46327.09674768519</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>fedresurs:6691adf7-ea45-4691-a190-1f8fc38aa29c_5</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>960000334023</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>5</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1175,51 +1175,51 @@
       <c r="AB6" t="inlineStr">
         <is>
           <t>7703030636</t>
         </is>
       </c>
       <c r="AC6" s="3" t="n">
         <v>46272.58333333334</v>
       </c>
       <c r="AD6" s="3" t="n">
         <v>46272.625</v>
       </c>
       <c r="AF6" t="inlineStr">
         <is>
           <t>Права требования к Дидковской Марине Александровне солидарно с Дидковским Андреем Валерьевичем, КД В-КП-810/17-14 от 24.03.2014, решение Трусовского районного суда г. Астрахани от 12.10.2017 по делу 2-1530/2017, истек срок предъявления исполнительных листов (1 862 333,4 руб.)</t>
         </is>
       </c>
       <c r="AG6" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/6691adf7-ea45-4691-a190-1f8fc38aa29c</t>
         </is>
       </c>
       <c r="AQ6" s="3" t="n">
         <v>46273.58780092592</v>
       </c>
       <c r="AR6" s="3" t="n">
-        <v>46318.10896990741</v>
+        <v>46327.09674768519</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>fedresurs:6691adf7-ea45-4691-a190-1f8fc38aa29c_6</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>960000334023</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>6</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1271,51 +1271,51 @@
       <c r="AB7" t="inlineStr">
         <is>
           <t>7703030636</t>
         </is>
       </c>
       <c r="AC7" s="3" t="n">
         <v>46272.58333333334</v>
       </c>
       <c r="AD7" s="3" t="n">
         <v>46272.625</v>
       </c>
       <c r="AF7" t="inlineStr">
         <is>
           <t>Права требования к Мартыновой Галине Анатольевне (наследник и поручитель Мартынова Николая Дмитриевича), КД КЛВ-002/12 от 22.02.2012, КД КП-810/57-12 от 23.11.2012, решение Советского районного суда г. Нижнего Новгорода от 02.10.2014 по делу 2-598/14, истек срок предъявления исполнительных листов (3 166 321,96 руб.)</t>
         </is>
       </c>
       <c r="AG7" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/6691adf7-ea45-4691-a190-1f8fc38aa29c</t>
         </is>
       </c>
       <c r="AQ7" s="3" t="n">
         <v>46273.58780092592</v>
       </c>
       <c r="AR7" s="3" t="n">
-        <v>46318.10896990741</v>
+        <v>46327.09674768519</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>fedresurs:6691adf7-ea45-4691-a190-1f8fc38aa29c_7</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>960000334023</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>7</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1367,51 +1367,51 @@
       <c r="AB8" t="inlineStr">
         <is>
           <t>7703030636</t>
         </is>
       </c>
       <c r="AC8" s="3" t="n">
         <v>46272.58333333334</v>
       </c>
       <c r="AD8" s="3" t="n">
         <v>46272.625</v>
       </c>
       <c r="AF8" t="inlineStr">
         <is>
           <t>Права требования к Трушину Андрею Анатольевичу солидарно с Смирновой Еленой Александровной, КД КП-810/09-13 от 01.02.2013, КД КП-810/24-13 от 03.04.2013, имеется решение Замоскворецкого районного суда г. Москвы по делу 2-5671/2014, решение Замоскворецкого районного суда г. Москвы по делу 2-5667/2014 на общую сумму 3 217 785,78 руб., истек срок предъявления исполнительных листов (3 977 647,40 руб.)</t>
         </is>
       </c>
       <c r="AG8" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/6691adf7-ea45-4691-a190-1f8fc38aa29c</t>
         </is>
       </c>
       <c r="AQ8" s="3" t="n">
         <v>46273.58780092592</v>
       </c>
       <c r="AR8" s="3" t="n">
-        <v>46318.10896990741</v>
+        <v>46327.09674768519</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>fedresurs:6691adf7-ea45-4691-a190-1f8fc38aa29c_8</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>960000334023</t>
         </is>
       </c>
       <c r="D9" t="n">
         <v>8</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>
@@ -1463,51 +1463,51 @@
       <c r="AB9" t="inlineStr">
         <is>
           <t>7703030636</t>
         </is>
       </c>
       <c r="AC9" s="3" t="n">
         <v>46272.58333333334</v>
       </c>
       <c r="AD9" s="3" t="n">
         <v>46272.625</v>
       </c>
       <c r="AF9" t="inlineStr">
         <is>
           <t>Права требования к Колосову Юрию Валентиновичу, КД КП-810/76-13 от 14.02.2013, имеется заочное решение Приокского районного суда г. Нижнего Новгорода от 12.05.2014 по делу 2-1237/2014 на сумму 3 318 020,13 руб., истек срок предъявления исполнительных листов (3 619 823,02 руб.)</t>
         </is>
       </c>
       <c r="AG9" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/6691adf7-ea45-4691-a190-1f8fc38aa29c</t>
         </is>
       </c>
       <c r="AQ9" s="3" t="n">
         <v>46273.58780092592</v>
       </c>
       <c r="AR9" s="3" t="n">
-        <v>46318.10896990741</v>
+        <v>46327.09674768519</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>fedresurs:ca1fd812-f84f-4222-9223-2cd98fe0cb77_1</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>960000333186</t>
         </is>
       </c>
       <c r="D10" t="n">
         <v>1</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>
@@ -2722,51 +2722,51 @@
       <c r="AB23" t="inlineStr">
         <is>
           <t>7703030636</t>
         </is>
       </c>
       <c r="AC23" s="3" t="n">
         <v>46337</v>
       </c>
       <c r="AD23" s="3" t="n">
         <v>46373.58333333334</v>
       </c>
       <c r="AF23" t="inlineStr">
         <is>
           <t>Права требования к ООО ТД "НАНОТЕХНИКА", ИНН 6625057435, КД КЛЮ-810/10-14 от 13.05.2014, КЛЮ-810/16-14 от 24.07.2014, КЛЮ-810/18-14 от 29.10.2014, решение Первоуральского городского суда Свердловской области от 19.12.2016 по делу 2-3397/2016 (7 386 675,89 руб.)</t>
         </is>
       </c>
       <c r="AG23" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7ca92bd0-f6fb-41b4-ad16-fd5cef13dc5a</t>
         </is>
       </c>
       <c r="AQ23" s="3" t="n">
         <v>46323.89517361111</v>
       </c>
       <c r="AR23" s="3" t="n">
-        <v>46326.07987268519</v>
+        <v>46327.89288194444</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>fedresurs:7ca92bd0-f6fb-41b4-ad16-fd5cef13dc5a_2</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>960000337410</t>
         </is>
       </c>
       <c r="D24" t="n">
         <v>2</v>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -2810,51 +2810,51 @@
       <c r="AB24" t="inlineStr">
         <is>
           <t>7703030636</t>
         </is>
       </c>
       <c r="AC24" s="3" t="n">
         <v>46337</v>
       </c>
       <c r="AD24" s="3" t="n">
         <v>46373.58333333334</v>
       </c>
       <c r="AF24" t="inlineStr">
         <is>
           <t>Права требования к Уваровой Елене Валентиновне, КД КП-810/121-13СМ от 30.08.2013, КД КП-810/219-14СМ от 31.07.2014, заочное решение Красноглинского районного суда г. Самары от 18.08.2016 по делу 2-2095/2016, заочное решение Нижегородского районного суда г. Н. Новгорода от 18.10.2016 по делу 2-13594/2016 (4 927 607,59 руб.)</t>
         </is>
       </c>
       <c r="AG24" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7ca92bd0-f6fb-41b4-ad16-fd5cef13dc5a</t>
         </is>
       </c>
       <c r="AQ24" s="3" t="n">
         <v>46323.89517361111</v>
       </c>
       <c r="AR24" s="3" t="n">
-        <v>46326.07987268519</v>
+        <v>46327.89288194444</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>fedresurs:7ca92bd0-f6fb-41b4-ad16-fd5cef13dc5a_3</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>960000337410</t>
         </is>
       </c>
       <c r="D25" t="n">
         <v>3</v>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -2898,51 +2898,51 @@
       <c r="AB25" t="inlineStr">
         <is>
           <t>7703030636</t>
         </is>
       </c>
       <c r="AC25" s="3" t="n">
         <v>46337</v>
       </c>
       <c r="AD25" s="3" t="n">
         <v>46373.58333333334</v>
       </c>
       <c r="AF25" t="inlineStr">
         <is>
           <t>Права требования к Хрипунову Петру Константиновичу, КД КП-810/132-13СМ от 11.10.2013, заочное решение Нижегородского районного суда г. Нижнего Новгорода от 28.09.2016 по делу 2-12371/2016 (7 489 685,69 руб.)</t>
         </is>
       </c>
       <c r="AG25" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7ca92bd0-f6fb-41b4-ad16-fd5cef13dc5a</t>
         </is>
       </c>
       <c r="AQ25" s="3" t="n">
         <v>46323.89517361111</v>
       </c>
       <c r="AR25" s="3" t="n">
-        <v>46326.07987268519</v>
+        <v>46327.89288194444</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>fedresurs:7ca92bd0-f6fb-41b4-ad16-fd5cef13dc5a_4</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>960000337410</t>
         </is>
       </c>
       <c r="D26" t="n">
         <v>4</v>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -2986,51 +2986,51 @@
       <c r="AB26" t="inlineStr">
         <is>
           <t>7703030636</t>
         </is>
       </c>
       <c r="AC26" s="3" t="n">
         <v>46337</v>
       </c>
       <c r="AD26" s="3" t="n">
         <v>46373.58333333334</v>
       </c>
       <c r="AF26" t="inlineStr">
         <is>
           <t>Права требования к Зимукову Руслану Рафаиловичу, КД КП-810/153-13П от 25.12.2013, имеется решение Кировского районного суда г. Перми от 13.08.2015 по делу 2-1069/2015 на сумму 1 895 497,57 руб., истек срок предъявления исполнительных листов (2 015 671,22 руб.)</t>
         </is>
       </c>
       <c r="AG26" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7ca92bd0-f6fb-41b4-ad16-fd5cef13dc5a</t>
         </is>
       </c>
       <c r="AQ26" s="3" t="n">
         <v>46323.89517361111</v>
       </c>
       <c r="AR26" s="3" t="n">
-        <v>46326.07987268519</v>
+        <v>46327.89288194444</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>fedresurs:7ca92bd0-f6fb-41b4-ad16-fd5cef13dc5a_5</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>960000337410</t>
         </is>
       </c>
       <c r="D27" t="n">
         <v>5</v>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -3074,51 +3074,51 @@
       <c r="AB27" t="inlineStr">
         <is>
           <t>7703030636</t>
         </is>
       </c>
       <c r="AC27" s="3" t="n">
         <v>46337</v>
       </c>
       <c r="AD27" s="3" t="n">
         <v>46373.58333333334</v>
       </c>
       <c r="AF27" t="inlineStr">
         <is>
           <t>Права требования к Дидковской Марине Александровне солидарно с Дидковским Андреем Валерьевичем, КД В-КП-810/17-14 от 24.03.2014, решение Трусовского районного суда г. Астрахани от 12.10.2017 по делу 2-1530/2017, истек срок предъявления исполнительных листов (1 862 333,4 руб.)</t>
         </is>
       </c>
       <c r="AG27" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7ca92bd0-f6fb-41b4-ad16-fd5cef13dc5a</t>
         </is>
       </c>
       <c r="AQ27" s="3" t="n">
         <v>46323.89517361111</v>
       </c>
       <c r="AR27" s="3" t="n">
-        <v>46326.07987268519</v>
+        <v>46327.89288194444</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>fedresurs:7ca92bd0-f6fb-41b4-ad16-fd5cef13dc5a_6</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>960000337410</t>
         </is>
       </c>
       <c r="D28" t="n">
         <v>6</v>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -3162,51 +3162,51 @@
       <c r="AB28" t="inlineStr">
         <is>
           <t>7703030636</t>
         </is>
       </c>
       <c r="AC28" s="3" t="n">
         <v>46337</v>
       </c>
       <c r="AD28" s="3" t="n">
         <v>46373.58333333334</v>
       </c>
       <c r="AF28" t="inlineStr">
         <is>
           <t>Права требования к Мартыновой Галине Анатольевне (наследник и поручитель Мартынова Николая Дмитриевича), КД КЛВ-002/12 от 22.02.2012, КД КП-810/57-12 от 23.11.2012, решение Советского районного суда г. Нижнего Новгорода от 02.10.2014 по делу 2-598/14, истек срок предъявления исполнительных листов (3 166 321,96 руб.)</t>
         </is>
       </c>
       <c r="AG28" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7ca92bd0-f6fb-41b4-ad16-fd5cef13dc5a</t>
         </is>
       </c>
       <c r="AQ28" s="3" t="n">
         <v>46323.89517361111</v>
       </c>
       <c r="AR28" s="3" t="n">
-        <v>46326.07987268519</v>
+        <v>46327.89288194444</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>fedresurs:7ca92bd0-f6fb-41b4-ad16-fd5cef13dc5a_7</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>960000337410</t>
         </is>
       </c>
       <c r="D29" t="n">
         <v>7</v>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -3250,51 +3250,51 @@
       <c r="AB29" t="inlineStr">
         <is>
           <t>7703030636</t>
         </is>
       </c>
       <c r="AC29" s="3" t="n">
         <v>46337</v>
       </c>
       <c r="AD29" s="3" t="n">
         <v>46373.58333333334</v>
       </c>
       <c r="AF29" t="inlineStr">
         <is>
           <t>Права требования к Трушину Андрею Анатольевичу солидарно с Смирновой Еленой Александровной, КД КП-810/09-13 от 01.02.2013, КД КП-810/24-13 от 03.04.2013, имеется решение Замоскворецкого районного суда г. Москвы по делу 2-5671/2014, решение Замоскворецкого районного суда г. Москвы по делу 2-5667/2014 на общую сумму 3 217 785,78 руб., истек срок предъявления исполнительных листов (3 977 647,40 руб.)</t>
         </is>
       </c>
       <c r="AG29" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7ca92bd0-f6fb-41b4-ad16-fd5cef13dc5a</t>
         </is>
       </c>
       <c r="AQ29" s="3" t="n">
         <v>46323.89517361111</v>
       </c>
       <c r="AR29" s="3" t="n">
-        <v>46326.07987268519</v>
+        <v>46327.89288194444</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>fedresurs:7ca92bd0-f6fb-41b4-ad16-fd5cef13dc5a_8</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>960000337410</t>
         </is>
       </c>
       <c r="D30" t="n">
         <v>8</v>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -3338,47 +3338,47 @@
       <c r="AB30" t="inlineStr">
         <is>
           <t>7703030636</t>
         </is>
       </c>
       <c r="AC30" s="3" t="n">
         <v>46337</v>
       </c>
       <c r="AD30" s="3" t="n">
         <v>46373.58333333334</v>
       </c>
       <c r="AF30" t="inlineStr">
         <is>
           <t>Права требования к Колосову Юрию Валентиновичу, КД КП-810/76-13 от 14.02.2013, имеется заочное решение Приокского районного суда г. Нижнего Новгорода от 12.05.2014 по делу 2-1237/2014 на сумму 3 318 020,13 руб., истек срок предъявления исполнительных листов (3 619 823,02 руб.)</t>
         </is>
       </c>
       <c r="AG30" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7ca92bd0-f6fb-41b4-ad16-fd5cef13dc5a</t>
         </is>
       </c>
       <c r="AQ30" s="3" t="n">
         <v>46323.89517361111</v>
       </c>
       <c r="AR30" s="3" t="n">
-        <v>46326.07987268519</v>
+        <v>46327.89288194444</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>