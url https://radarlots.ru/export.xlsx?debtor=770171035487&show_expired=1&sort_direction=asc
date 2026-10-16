--- v0 (2026-10-16)
+++ v1 (2026-10-16)
@@ -1245,51 +1245,51 @@
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/354c8a6d-7581-41e5-9bc3-f5b15fc0ddb1</t>
         </is>
       </c>
       <c r="AH5" s="2" t="n">
         <v>356826.1</v>
       </c>
       <c r="AI5" s="2" t="n">
         <v>5.9</v>
       </c>
       <c r="AJ5" s="4" t="n">
         <v>-194.9626832230041</v>
       </c>
       <c r="AM5" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ5" s="3" t="n">
         <v>46300.90378472222</v>
       </c>
       <c r="AR5" s="3" t="n">
-        <v>46311.0815625</v>
+        <v>46311.91880787037</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>fedresurs:2d7bb876-83d1-4157-aeda-8aca5a9f43ed_1</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>239692-МЭТС-1</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>1</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1382,47 +1382,47 @@
         </is>
       </c>
       <c r="AH6" s="2" t="n">
         <v>2216964.29</v>
       </c>
       <c r="AI6" s="2" t="n">
         <v>54337.36</v>
       </c>
       <c r="AJ6" s="4" t="n">
         <v>-1.029802654151006</v>
       </c>
       <c r="AK6" t="inlineStr">
         <is>
           <t>1/Подземный этаж</t>
         </is>
       </c>
       <c r="AL6" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ6" s="3" t="n">
         <v>46307.90344907407</v>
       </c>
       <c r="AR6" s="3" t="n">
-        <v>46310.90576388889</v>
+        <v>46311.90612268518</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>