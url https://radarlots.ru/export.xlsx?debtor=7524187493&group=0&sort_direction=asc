--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -785,51 +785,51 @@
           <t>7524187493</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46420.75</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>1) Задолженность в размере 102 500 (сто две тысячи пятьсот) рублей 00 копеек к ООО «СОЛНЦЕ» (ИНН 7536187610) подтверждается вступившим в законную силу определением Арбитражного суда города Москвы от 08.12.2025 (резолютивная
 часть объявлена 28.10.2025) по делу №А40-86105/2023. Возбуждено исполнительное производство 45157/26/75025-ИП от 15.05.2026.
 2) Задолженность в размере 3 611 932 (три миллиона шестьсот одиннадцать тысяч девятьсот тридцать два) рубля 14 копеек к ООО НАДЕЖДА (ИНН 7536163810) подтверждается вступившим в законную силу определением Арбитражного суда города Москвы от 22.12.2025 г. по делу №А40-86105/2023. Возбуждено исполнительное производство 45160/26/75025-ИП от 15.05.2026.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/637a622d-1e26-4823-9287-414f55bc4a8d</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46311.90930555556</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.92585648148</v>
+        <v>46318.91700231482</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:637a622d-1e26-4823-9287-414f55bc4a8d_2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>71426-ОТПП</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>2</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -873,51 +873,51 @@
       <c r="AB3" t="inlineStr">
         <is>
           <t>7524187493</t>
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46420.75</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Товарный знак (дата постановки на учёт: 23.01.2019; №693702)</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/637a622d-1e26-4823-9287-414f55bc4a8d</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46311.90930555556</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46317.92585648148</v>
+        <v>46318.91700231482</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:e7d66ee1-b65f-451c-8cc0-b2d13ca7b2e1_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>71242-ОТПП</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -961,47 +961,47 @@
       <c r="AB4" t="inlineStr">
         <is>
           <t>7524187493</t>
         </is>
       </c>
       <c r="AC4" s="3" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD4" s="3" t="n">
         <v>46381.75</v>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
           <t>1) Задолженность в размере 25 031 789 (двадцать пять миллионов тридцать одна тысяча семьсот восемьдесят девять) рублей 80 копеек к ООО «МИЛАНА» (ИНН 7536187603) подтверждается вступившим в законную силу Решением Ингодинского районного суда города Читы по делу №2-1288/2023 от 07.08.2023 г. На основании ст. 46 ч. 1 п. 3 ФЗ от 02.10.2007 №229-ФЗ «Об исполнительном производстве» исполнительное производство 15256/25/75025-ИП от 04.03.2025 г. окончено; 2) Задолженность в размере 51 700 (пятьдесят одна тысяча семьсот) рублей 00 копеек к Дамбаеву А.М. подтверждается вступившим в законную силу Решением Ингодинского районного суда города Читы по делу №2-1288/2023 от 07.08.2023 г., на основании п.3, ч.1. ст. 47 ФЗ от 02.10.2007 №229-ФЗ «Об исполнительном производстве» исполнительное производство №276101/25/75033-ИП от 09.09.2025 г. окончено; 3) Задолженность в размере 10 074 628 (десять миллионов семьдесят четыре тысячи шестьсот двадцать восемь) рублей 76 копеек к ООО «ПАРТНЕР» (ИНН 7536164194) подтверждается вступившим в законную силу Решением Арбитражного суда Забайкальского края по делу № А78-5676/2023 от 13.05.2025 г. На основании ст. 46 ч. 1 п. 3 ФЗ от 02.10.2007 №229-ФЗ «Об исполнительном производстве» исполнительное производство №97178/25/75025-ИП от 30.09.2025 г. окончено 4) Задолженность в размере 27 213 065 (двадцать семь миллионов двести тринадцать тысяч шестьдесят пять) рублей 87 копеек к ООО «БАЙКАЛ» (ИНН 7536159797) подтверждается вступившим в законную силу Решением Арбитражного суда Забайкальского края по делу № А78-5888/2023 от 20.10.2023 г. На основании ст. 46 ч. 1 п. 3 ФЗ от 02.10.2007 №229-ФЗ «Об исполнительном производстве» исполнительное производство №14692/25/75025-ИП от 03.03.2025 г. окончено; 5) Задолженность в размере 21 360 040 (двадцать один миллион триста шестьдесят тысяч сорок) рублей 35 копейки к ООО «НАДЕЖДА» (ИНН 7536163810) подтверждается вступившим в законную силу Решением Арбитражного суда Забайкальского края по делу № А78-5914/2023 от 04.09.2023 г. На основании ст. 46 ч. 1 п. 3 ФЗ от 02.10.2007 №229-ФЗ «Об исполнительном производстве» исполнительное производство №14690/25/75025-ИП от 03.03.2025 г. окончено; 6) Задолженность в размере 15 362 584 (пятнадцать миллионов триста шестьдесят две тысчи пятьсот восемьдесят четыре) рубля 20 копеек к ООО «ИСТОК» (ИНН 7536159814) подтверждается вступившим в законную силу Решением Арбитражного суда Забайкальского края по делу №А78-5674/2023 от 22.07.2024 г. На основании ст. 46 ч. 1 п. 3 ФЗ от 02.10.2007 №229-ФЗ «Об исполнительном производстве» исполнительное производство №14690/25/75025-ИП от 03.03.2025 г. окончено; 7) Задолженность в размере 10 778 673 (десять миллионов семьсот семьдесят восемь тысяч шестьсот семьдесят три) рубля 04 копейки к ООО «ЭВРИКА» (ИНН 7524015286) подтверждается вступившим в законную силу Решением Арбитражного суда Забайкальского края по делу № А78-5915/2023 от 19.10.2023 г., также требование включено в третью очередь реестра требований кредиторов Должника Определением Арбитражного суда Забайкальского края по делу №А78-7743/2024 от 29.01.2025 г.</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/e7d66ee1-b65f-451c-8cc0-b2d13ca7b2e1</t>
         </is>
       </c>
       <c r="AQ4" s="3" t="n">
         <v>46311.90945601852</v>
       </c>
       <c r="AR4" s="3" t="n">
-        <v>46317.92591435185</v>
+        <v>46318.91701388889</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>