--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -789,47 +789,47 @@
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46324.375</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46360.375</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль легковой, марка: HYUNDAI, модель: ACCENT, VIN: X7MCF41GP8M175531, гос. рег. номер: Н149ХХ73, год изготовления: 2008
 Порядок ознакомления с имуществом должника:
 С ЛОТОМ №1 можно ознакомиться по месту его нахождения: г. Москва, ул. Новолужнецкая, д. 13, предварительно согласовав время с Финансовым управляющим по тел. +79128062751, либо путем направления запроса на электронную почту orlova.t.e@mail.ru, с момента публикации сообщения о продаже имущества и до окончания приема заявок.
 Во избежание претензий к Арбитражному управляющему, относительно технического состояния имущества (лота), его комплектности, покупателю действуя добросовестно, необходимо проявить должную осмотрительность и выехать по месту нахождения имущества (лота) с целью его осмотра - личного, либо через законного представителя (с надлежащим образом оформленной доверенностью).</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/55058a5a-995c-41f9-bf4f-02f2e7c79955</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46318.89538194444</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46326.0853125</v>
+        <v>46326.89746527778</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>