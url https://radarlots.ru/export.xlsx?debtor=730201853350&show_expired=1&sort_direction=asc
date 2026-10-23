--- v0 (2026-10-23)
+++ v1 (2026-10-23)
@@ -800,51 +800,51 @@
         <v>46307.375</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46343.41666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Доля участия в уставном капитале ООО «Криптомат» в размере 50 %
 ИНН/КПП: 9731116783/ 773101001
 ОГРН: 1237700439294
 Юридический адрес: 121205, город Москва, тер Инновационного Центра Сколково, Большой б-р, д. 42 стр. 1
 Основной вид деятельности – Деятельность ресторанов и кафе с полным ресторанным обслуживанием, кафетериев, ресторанов быстрого питания и самообслуживания (56.10.1)
 Порядок ознакомления с имуществом должника:
 Ознакомление с имуществом происходит по рабочим дням по месту нахождения имущества предварительно согласовав дату по эл. почта: yv_mitrofanova@mail.ru</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/44a3e1f3-ea74-4ca3-b2e8-746013140b04</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46306.8834375</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46318.08696759259</v>
+        <v>46318.91091435185</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:c0de3aea-6ba7-49b7-8e60-301f798f4b26_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>239471-МЭТС-1</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -933,47 +933,47 @@
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/c0de3aea-6ba7-49b7-8e60-301f798f4b26</t>
         </is>
       </c>
       <c r="AH3" s="2" t="n">
         <v>306466.83</v>
       </c>
       <c r="AI3" s="2" t="n">
         <v>330.2444</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>0</v>
       </c>
       <c r="AM3" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46306.89238425926</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46318.08710648148</v>
+        <v>46318.9109837963</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>