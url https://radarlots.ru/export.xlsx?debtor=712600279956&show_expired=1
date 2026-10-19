--- v0 (2026-10-17)
+++ v1 (2026-10-19)
@@ -753,60 +753,60 @@
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Гаражи и машиноместа</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Тульская область</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Тульская область, Сосновый п, Заокский р-н, дом гараж 44</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>71:09:010403:603</t>
         </is>
       </c>
       <c r="K2" s="2" t="n">
         <v>27</v>
       </c>
       <c r="L2" s="3" t="n">
-        <v>357000.3</v>
+        <v>321300.27</v>
       </c>
       <c r="M2" s="3" t="n">
         <v>357000.3</v>
       </c>
       <c r="N2" s="3" t="n">
-        <v>13222.23</v>
+        <v>11900.01</v>
       </c>
       <c r="O2" s="3" t="n">
-        <v>35700.03</v>
+        <v>32130.03</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Электронная торговая площадка "Профит"</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>Данильчев Роман Вячеславович</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>712600279956</t>
         </is>
@@ -832,51 +832,51 @@
 Сосновый, Заокский, кадастровый
 (условный) номер: 71:09:010403:610,
 вид собственности: совместная</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/d567ba6b-a460-4fb8-99fb-8cb2f2e35047</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>41418</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>1534</v>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46303.8834375</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46312.89701388889</v>
+        <v>46314.91234953704</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:307890ba-b657-4fba-8286-f3d5250d5b48_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>22193–ОАОФ</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>