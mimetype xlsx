--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -733,51 +733,51 @@
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>386775</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Легковой автомобиль Ford Focus, VIN: X9FKXXEEBKBJ19519, год выпуска: 2011, цвет: красный</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="L2" s="2" t="n">
-        <v>333360</v>
+        <v>312525</v>
       </c>
       <c r="M2" s="2" t="n">
         <v>333360</v>
       </c>
       <c r="S2" t="inlineStr">
         <is>
           <t>находится в залоге у АО "ТБанк"
 Ознакомление с документами по имуществу осуществляет финансовый управляющий по предварительной договоренности по тел</t>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Центр дистанционных торгов</t>
         </is>
       </c>
@@ -790,51 +790,51 @@
         <is>
           <t>690892723271</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46314.5</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46333.5</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Легковой автомобиль Ford Focus, VIN: X9FKXXEEBKBJ19519, год выпуска: 2011, цвет: красный. Транспортное средство находится в залоге у АО "ТБанк"
 Ознакомление с документами по имуществу осуществляет финансовый управляющий по предварительной договоренности по тел.: 8(922)108-80-09, эл. почта; i@barmin1l.ru. Запрос об ознакомлении, направляемый на электронную почту, составляется в произвольной форме и должен содержать в себе контактные данные, а также дату и время предполагаемого ознакомления/осмотра. С самим имуществом можно ознакомиться по месту его нахождения по предварительной договоренности с финансовым управляющим. Во избежание претензий, относительно технического состояния имущества (лота), его комплектности, покупателю действуя добросовестно, необходимо проявить должную осмотрительность и выехать по месту нахождения имущества (лота) с целью его осмотра -личного либо через законного представителя (с надлежащим образом оформленной доверенностью). Финансовый управляющий не обеспечивает доставку лица, производящего ознакомление, к месту нахождения имущества.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/0fff7d23-5de6-4461-83c1-8e5459239cf0</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46311.87780092593</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.0743287037</v>
+        <v>46318.91672453703</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:a6b8e7a7-c55b-494f-82e5-f99428ef5121_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>371797</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>