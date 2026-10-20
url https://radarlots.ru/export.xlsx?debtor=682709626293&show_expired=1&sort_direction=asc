--- v0 (2026-10-17)
+++ v1 (2026-10-20)
@@ -721,51 +721,51 @@
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>fedresurs:3fd3fb55-396a-4dde-89ff-6a051bff70e9_1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>375801</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Опубликован</t>
+          <t>Состоялся</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>а) нежилое здание, общей площадью 160,1 кв.м, кадастровый но-мер 68:07:0406001:182, расположенное по адресу: Тамбовская обл., Мичуринский район, п. Отделение Садострой, ул. Спортивная, д. 5а</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Здания</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Тамбовская область</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Тамбовская обл., Мичуринский район, п. Отделение Садострой, ул. Спортивная, д. 5а. б) Земельный участок</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>68:07:0406001:182</t>
@@ -822,51 +822,51 @@
           <t>а) нежилое здание, общей площадью 160,1 кв.м, кадастровый но-мер 68:07:0406001:182, расположенное по адресу: Тамбовская обл., Мичуринский район, п. Отделение Садострой, ул. Спортивная, д. 5а.
 б) Земельный участок площадью 806 кв.м, кадастровый номер 68:07:0406001:120, расположенный по адресу: Тамбовская обл., Мичуринский район, п. Отделение Садострой, ул. Спортивная, д. 5а.
 Подробно с характеристиками имущества, условиями договора о задатке и договора купли-продажи можно ознакомиться у организатора торгов по тел. 89197785830 (Осмотр имущества на месте - по предварительной договоренности).</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/3fd3fb55-396a-4dde-89ff-6a051bff70e9</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>4459002.76</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>27851.36</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46273.6531712963</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46306.90230324074</v>
+        <v>46314.10318287037</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:0471aa65-0e26-46a1-a04d-7affa7e618dd_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>365705</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>
@@ -1069,51 +1069,51 @@
           <t>а) нежилое здание, общей площадью 160,1 кв.м, кадастровый но-мер 68:07:0406001:182, расположенное по адресу: Тамбовская обл., Мичуринский район, п. Отделение Садострой, ул. Спортивная, д. 5а.
 б) Земельный участок площадью 806 кв.м, кадастровый номер 68:07:0406001:120, расположенный по адресу: Тамбовская обл., Мичуринский район, п. Отделение Садострой, ул. Спортивная, д. 5а.
 Подробно с характеристиками имущества, условиями договора о задатке и договора купли-продажи можно ознакомиться у организатора торгов по тел. 89197785830 (Осмотр имущества на месте - по предварительной договоренности).</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/09b0a5eb-02ef-409c-a7a6-56dadd16627f</t>
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>4459002.76</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>27851.36</v>
       </c>
       <c r="AL4" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46308.88239583333</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46312.08013888889</v>
+        <v>46315.08241898148</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>fedresurs:7b67e5bd-1028-4461-8fce-c3c4465973fa_1</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>386695</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>1</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -1167,51 +1167,51 @@
           <t>682709626293</t>
         </is>
       </c>
       <c r="AC5" s="4" t="n">
         <v>46314.41666666666</v>
       </c>
       <c r="AD5" s="4" t="n">
         <v>46350.625</v>
       </c>
       <c r="AF5" t="inlineStr">
         <is>
           <t>транспортное средство (автомобиль): EXEED RX, 2023 г.в., Идентификационный номер (VIN номер): LVTDD24B2PD671538, гос.номер У907УТ790.
 Финансовый управляющий уведомляет о том, что Имущество является предметом залога АО «ТБанк».
 По вопросам ознакомления с имуществом должника, описанием и характеристиками продаваемого имущества, а также иной доп. информацией обращаться к организатору торгов по адресу эл. почты: alecks_s@rambler.ru и/или по тел.: 89197785830 в рабочие дни с 9.00ч. до 17.00ч. Ознакомление с имуществом и его осмотр производится по предварительной записи у организатора торгов.</t>
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/7b67e5bd-1028-4461-8fce-c3c4465973fa</t>
         </is>
       </c>
       <c r="AQ5" s="4" t="n">
         <v>46311.90796296296</v>
       </c>
       <c r="AR5" s="4" t="n">
-        <v>46312.08259259259</v>
+        <v>46315.09791666667</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>fedresurs:1c5bfa47-4df1-4dc3-84f5-29a88588155a_1</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>386688</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>1</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -1265,47 +1265,47 @@
           <t>682709626293</t>
         </is>
       </c>
       <c r="AC6" s="4" t="n">
         <v>46314.375</v>
       </c>
       <c r="AD6" s="4" t="n">
         <v>46350.625</v>
       </c>
       <c r="AF6" t="inlineStr">
         <is>
           <t>транспортное средство (автомобиль): PEUGEOT TRAVELLER, 2020 г.в., идентификационный номер (VIN номер): Z8TVEAHXVLM013411, гос.номер Н392ХВ790.
 Финансовый управляющий уведомляет о том, что Имущество является предметом залога АО «ТБанк».
 По вопросам ознакомления с имуществом должника, описанием и характеристиками продаваемого имущества, а также иной доп. информацией обращаться к организатору торгов по адресу эл. почты: alecks_s@rambler.ru и/или по тел.: 89197785830 в рабочие дни с 9.00ч. до 17.00ч. Ознакомление с имуществом и его осмотр производится по предварительной записи у организатора торгов.</t>
         </is>
       </c>
       <c r="AG6" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/1c5bfa47-4df1-4dc3-84f5-29a88588155a</t>
         </is>
       </c>
       <c r="AQ6" s="4" t="n">
         <v>46311.90824074074</v>
       </c>
       <c r="AR6" s="4" t="n">
-        <v>46312.08266203704</v>
+        <v>46315.09811342593</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>