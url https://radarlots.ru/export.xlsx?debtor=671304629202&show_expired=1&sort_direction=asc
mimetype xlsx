--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -909,191 +909,191 @@
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>22970–ОТПП</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>ГАЗ 2752, 2010 г. в., цвет Серебристый</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="L4" s="2" t="n">
-        <v>423630</v>
+        <v>376560</v>
       </c>
       <c r="M4" s="2" t="n">
         <v>470700</v>
       </c>
       <c r="O4" s="2" t="n">
-        <v>21181.5</v>
+        <v>18828</v>
       </c>
       <c r="U4" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V4" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W4" t="inlineStr">
         <is>
           <t>Электронная торговая площадка "Профит"</t>
         </is>
       </c>
       <c r="AA4" t="inlineStr">
         <is>
           <t>Клименко Руслан Вячеславович</t>
         </is>
       </c>
       <c r="AB4" t="inlineStr">
         <is>
           <t>671304629202</t>
         </is>
       </c>
       <c r="AC4" s="3" t="n">
         <v>46314.375</v>
       </c>
       <c r="AD4" s="3" t="n">
         <v>46342.87216435185</v>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
           <t>ГАЗ 2752, 2010 г. в., цвет Серебристый</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/d3b758fd-50f8-48a6-9391-d0f222ab120b</t>
         </is>
       </c>
       <c r="AQ4" s="3" t="n">
         <v>46309.07827546296</v>
       </c>
       <c r="AR4" s="3" t="n">
-        <v>46317.08050925926</v>
+        <v>46319.07833333333</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>fedresurs:d3b758fd-50f8-48a6-9391-d0f222ab120b_2</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>22970–ОТПП</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>2</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>KIA SORENTO, 2003 г. в., цвет Черный</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="L5" s="2" t="n">
-        <v>366930</v>
+        <v>326160</v>
       </c>
       <c r="M5" s="2" t="n">
         <v>407700</v>
       </c>
       <c r="O5" s="2" t="n">
-        <v>18346.5</v>
+        <v>16308</v>
       </c>
       <c r="U5" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V5" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W5" t="inlineStr">
         <is>
           <t>Электронная торговая площадка "Профит"</t>
         </is>
       </c>
       <c r="AA5" t="inlineStr">
         <is>
           <t>Клименко Руслан Вячеславович</t>
         </is>
       </c>
       <c r="AB5" t="inlineStr">
         <is>
           <t>671304629202</t>
         </is>
       </c>
       <c r="AC5" s="3" t="n">
         <v>46314.375</v>
       </c>
       <c r="AD5" s="3" t="n">
         <v>46342.87216435185</v>
       </c>
       <c r="AF5" t="inlineStr">
         <is>
           <t>KIA SORENTO, 2003 г. в., цвет Черный</t>
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/d3b758fd-50f8-48a6-9391-d0f222ab120b</t>
         </is>
       </c>
       <c r="AQ5" s="3" t="n">
         <v>46309.07827546296</v>
       </c>
       <c r="AR5" s="3" t="n">
-        <v>46317.08050925926</v>
+        <v>46319.07833333333</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>