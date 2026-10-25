--- v0 (2026-10-22)
+++ v1 (2026-10-25)
@@ -733,57 +733,57 @@
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>13199-ОТПП-1</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>транспортное средствоPeugeot 408, Идентификационный номер (VIN номер): Z8T4D5FEADM006744, Год выпуска: 2013 гос.номер В643СК790</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Автомобили</t>
         </is>
       </c>
       <c r="L2" s="2" t="n">
-        <v>311220</v>
+        <v>294840</v>
       </c>
       <c r="M2" s="2" t="n">
         <v>327600</v>
       </c>
       <c r="O2" s="2" t="n">
-        <v>31122</v>
+        <v>29484</v>
       </c>
       <c r="S2" t="inlineStr">
         <is>
           <t>является предметом залога АО «ТБанк», требования которого признаны обоснованными и подлежащими включению в реестр требований кредиторов на основании Определения Арбитражного суда Московской области по делу № А41-21038/2025 от 14</t>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Электронная площадка "Аукционный тендерный центр"</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>Никулин Эдуард Николаевич</t>
         </is>
@@ -795,47 +795,47 @@
       </c>
       <c r="AC2" s="3" t="n">
         <v>46308</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46333</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>транспортное средствоPeugeot 408, Идентификационный номер (VIN номер): Z8T4D5FEADM006744, Год выпуска: 2013 гос.номер В643СК790.
 Автомобиль имеет автоматическую коробку передач. В настоящий момент не на ходу. Судя по ошибкам, не работает датчик давления масла в двигателе. Чтобы сказать более точно, необходимо проводить диагностику. ПТС утерян
 Имущество является предметом залога АО «ТБанк», требования которого признаны обоснованными и подлежащими включению в реестр требований кредиторов на основании Определения Арбитражного суда Московской области по делу № А41-21038/2025 от 14.11.2025 (резолютивная часть).
 Вид ограничения Запрет на регистрационные действия, Основание Документ: 187168658/5018 от 27.09.2024, Коник Дарья Сергеевна, СПИ: 46181022813691, ИП: 203118/24/50018-ИП от 02.09.2024
 Обременения и ограничения на распоряжение и эксплуатацию Имущества, наложенные работниками службы судебных приставов, судебными органами, иными лицами, подлежат снятию/отмене финансовым управляющим в установленном законом порядке до проведения торгов по продаже Имущества или в ходе их проведения. В случае, если указанные обременения не были отменены – в соответствии с требованиями ч. 19 ст. 110 ФЗ «О несостоятельности (банкротстве)» финансовый управляющий указывает в договоре купли-продажи на их наличие и разъясняет Покупателю о необходимости их самостоятельного снятия/отмены.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/d159c5fe-fdfb-4036-9e76-249831aa4abe</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46307.87670138889</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.90188657407</v>
+        <v>46320.07956018519</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>