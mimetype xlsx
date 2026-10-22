--- v0 (2026-10-22)
+++ v1 (2026-10-22)
@@ -816,51 +816,51 @@
         <v>46286.41666666666</v>
       </c>
       <c r="AD2" s="4" t="n">
         <v>46341.70833333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Право аренды на земельный участок, категория земель: земли населённых пунктов, разрешенное использование: склады, общая площадь 1200 кв.м., адрес (местоположение) объекта: Ямало-Ненецкий автономный округ, г Ноябрьск, пос.МК-15, кадастровый номер: 89:12:110302:792, срок аренды до 21.11.2065. Нежилое здание - арочный склад, общей площадью 279.5 кв. м, по адресу: Ямало-Ненецкий автономный округ, г Ноябрьск, пос.МК-15, кадастровый номер: 89:12:110302:685.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/74c0e1a4-fe3e-49c5-a80f-6b8a3ce399e7</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>771048</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>642.54</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46283.08797453704</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.08052083333</v>
+        <v>46317.89653935185</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:c02afccf-ec0b-43f0-bfed-2b04ac637626_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>960000336100</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -947,47 +947,47 @@
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>14034806.29</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>159849.73</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>-0.8767626325393338</v>
       </c>
       <c r="AK3" t="inlineStr">
         <is>
           <t>11/Этаж</t>
         </is>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46294.08709490741</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46317.10231481482</v>
+        <v>46317.93127314815</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>