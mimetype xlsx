--- v1 (2026-10-22)
+++ v2 (2026-10-23)
@@ -816,51 +816,51 @@
         <v>46286.41666666666</v>
       </c>
       <c r="AD2" s="4" t="n">
         <v>46341.70833333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Право аренды на земельный участок, категория земель: земли населённых пунктов, разрешенное использование: склады, общая площадь 1200 кв.м., адрес (местоположение) объекта: Ямало-Ненецкий автономный округ, г Ноябрьск, пос.МК-15, кадастровый номер: 89:12:110302:792, срок аренды до 21.11.2065. Нежилое здание - арочный склад, общей площадью 279.5 кв. м, по адресу: Ямало-Ненецкий автономный округ, г Ноябрьск, пос.МК-15, кадастровый номер: 89:12:110302:685.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/74c0e1a4-fe3e-49c5-a80f-6b8a3ce399e7</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>771048</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>642.54</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46283.08797453704</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.89653935185</v>
+        <v>46318.080625</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:c02afccf-ec0b-43f0-bfed-2b04ac637626_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>960000336100</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -947,47 +947,47 @@
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>14034806.29</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>159849.73</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>-0.8767626325393338</v>
       </c>
       <c r="AK3" t="inlineStr">
         <is>
           <t>11/Этаж</t>
         </is>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46294.08709490741</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46317.93127314815</v>
+        <v>46318.10493055556</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>