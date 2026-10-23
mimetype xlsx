--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -918,100 +918,100 @@
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>22807–ОТПП</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Право требования</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Права требования на краткосрочные долговые обязательства (дебиторская задолженность)</t>
         </is>
       </c>
       <c r="L4" s="2" t="n">
-        <v>23818290.5</v>
+        <v>19054632.4</v>
       </c>
       <c r="M4" s="2" t="n">
         <v>47636581</v>
       </c>
       <c r="O4" s="2" t="n">
-        <v>2381829.05</v>
+        <v>1905463.24</v>
       </c>
       <c r="U4" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V4" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W4" t="inlineStr">
         <is>
           <t>Электронная торговая площадка "Профит"</t>
         </is>
       </c>
       <c r="AA4" t="inlineStr">
         <is>
           <t>ООО ЗАВОД ГИБКИХ ТРУБ "УРАЛТРУБМАШ"</t>
         </is>
       </c>
       <c r="AB4" t="inlineStr">
         <is>
           <t>6617025895</t>
         </is>
       </c>
       <c r="AC4" s="3" t="n">
         <v>46300</v>
       </c>
       <c r="AD4" s="3" t="n">
         <v>46332.99930555555</v>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
           <t>Право требования</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/b4305cf1-e29c-42d1-93cc-d495e696413e</t>
         </is>
       </c>
       <c r="AQ4" s="3" t="n">
         <v>46300.90225694444</v>
       </c>
       <c r="AR4" s="3" t="n">
-        <v>46317.08108796296</v>
+        <v>46318.90076388889</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>