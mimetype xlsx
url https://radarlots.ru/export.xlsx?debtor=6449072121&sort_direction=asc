--- v0 (2026-10-15)
+++ v1 (2026-10-16)
@@ -1932,51 +1932,51 @@
       <c r="AB15" t="inlineStr">
         <is>
           <t>6449072121</t>
         </is>
       </c>
       <c r="AC15" s="3" t="n">
         <v>46230.41666666666</v>
       </c>
       <c r="AD15" s="3" t="n">
         <v>46336.99930555555</v>
       </c>
       <c r="AF15" t="inlineStr">
         <is>
           <t>Виброплита KOMAN MS-160-4, инвентарный номер 866, количество 1. Виброплита Wacker DPS1850H, Hatz 1B20, 4,6 л.с., вес 128 кг, инвентарный номер 1318, количество 1. Виброплита Wacker DPS1850H, Hatz 1B20, 4,6 л.с., вес 128 кг, инвентарный номер 1319, количество 1. Виброплита WN DPU6555Heap,65kN,Hatz 1D81S, эл.старт,11 л.с.,вес 517 кг., ширина 860 мм, инвентарный номер 1320, количество 1. Вибротрамбовка KOMAN SG-80H, инвентарный номер 867, количество 1. Вибротрамбовка WACKER NEUSON BS 60-2 Plus, 2-х тактн.двигатель WM-80, 2,4 л.с.,вес 66 кг,ширина 280, инвентарный номер 1321, количество 1</t>
         </is>
       </c>
       <c r="AG15" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/ac76be0b-bc36-4efe-99a8-94de5759d0eb</t>
         </is>
       </c>
       <c r="AQ15" s="3" t="n">
         <v>46306.09173611111</v>
       </c>
       <c r="AR15" s="3" t="n">
-        <v>46310.10326388889</v>
+        <v>46311.09789351852</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>fedresurs:ac76be0b-bc36-4efe-99a8-94de5759d0eb_8</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>68054-ОТПП</t>
         </is>
       </c>
       <c r="D16" t="n">
         <v>8</v>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2020,51 +2020,51 @@
       <c r="AB16" t="inlineStr">
         <is>
           <t>6449072121</t>
         </is>
       </c>
       <c r="AC16" s="3" t="n">
         <v>46230.41666666666</v>
       </c>
       <c r="AD16" s="3" t="n">
         <v>46336.99930555555</v>
       </c>
       <c r="AF16" t="inlineStr">
         <is>
           <t>Навесное доп.оборудование Гидромолот DELTA FX-35S (с подвеской), инвентарный номер 718, количество 1</t>
         </is>
       </c>
       <c r="AG16" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/ac76be0b-bc36-4efe-99a8-94de5759d0eb</t>
         </is>
       </c>
       <c r="AQ16" s="3" t="n">
         <v>46306.09173611111</v>
       </c>
       <c r="AR16" s="3" t="n">
-        <v>46310.10326388889</v>
+        <v>46311.09789351852</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>fedresurs:c8ca697f-8cbe-4a38-9b25-0a1813da3cd6_17</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>67934-ОТПП</t>
         </is>
       </c>
       <c r="D17" t="n">
         <v>17</v>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2108,51 +2108,51 @@
       <c r="AB17" t="inlineStr">
         <is>
           <t>6449072121</t>
         </is>
       </c>
       <c r="AC17" s="3" t="n">
         <v>46230.41666666666</v>
       </c>
       <c r="AD17" s="3" t="n">
         <v>46336.99930555555</v>
       </c>
       <c r="AF17" t="inlineStr">
         <is>
           <t>Мельница лабораторная LAB-3, инвентарный номер 293, количество 1.</t>
         </is>
       </c>
       <c r="AG17" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/c8ca697f-8cbe-4a38-9b25-0a1813da3cd6</t>
         </is>
       </c>
       <c r="AQ17" s="3" t="n">
         <v>46306.091875</v>
       </c>
       <c r="AR17" s="3" t="n">
-        <v>46310.10451388889</v>
+        <v>46311.09893518518</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>fedresurs:c8ca697f-8cbe-4a38-9b25-0a1813da3cd6_28</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>67934-ОТПП</t>
         </is>
       </c>
       <c r="D18" t="n">
         <v>28</v>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2196,51 +2196,51 @@
       <c r="AB18" t="inlineStr">
         <is>
           <t>6449072121</t>
         </is>
       </c>
       <c r="AC18" s="3" t="n">
         <v>46230.41666666666</v>
       </c>
       <c r="AD18" s="3" t="n">
         <v>46336.99930555555</v>
       </c>
       <c r="AF18" t="inlineStr">
         <is>
           <t>Испытательная установка Микро-Деваль А077-01, инвентарный номер БП-005098, количество 1.</t>
         </is>
       </c>
       <c r="AG18" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/c8ca697f-8cbe-4a38-9b25-0a1813da3cd6</t>
         </is>
       </c>
       <c r="AQ18" s="3" t="n">
         <v>46306.091875</v>
       </c>
       <c r="AR18" s="3" t="n">
-        <v>46310.10451388889</v>
+        <v>46311.09893518518</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>fedresurs:c8ca697f-8cbe-4a38-9b25-0a1813da3cd6_46</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>67934-ОТПП</t>
         </is>
       </c>
       <c r="D19" t="n">
         <v>46</v>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2284,51 +2284,51 @@
       <c r="AB19" t="inlineStr">
         <is>
           <t>6449072121</t>
         </is>
       </c>
       <c r="AC19" s="3" t="n">
         <v>46230.41666666666</v>
       </c>
       <c r="AD19" s="3" t="n">
         <v>46336.99930555555</v>
       </c>
       <c r="AF19" t="inlineStr">
         <is>
           <t>Поромер- измеритель воздухововлечения 2,0334 TESTING, 8 лит, инвентарный номер 1006, количество 1.</t>
         </is>
       </c>
       <c r="AG19" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/c8ca697f-8cbe-4a38-9b25-0a1813da3cd6</t>
         </is>
       </c>
       <c r="AQ19" s="3" t="n">
         <v>46306.091875</v>
       </c>
       <c r="AR19" s="3" t="n">
-        <v>46310.10451388889</v>
+        <v>46311.09893518518</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>fedresurs:c8ca697f-8cbe-4a38-9b25-0a1813da3cd6_8</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>67934-ОТПП</t>
         </is>
       </c>
       <c r="D20" t="n">
         <v>8</v>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2372,47 +2372,47 @@
       <c r="AB20" t="inlineStr">
         <is>
           <t>6449072121</t>
         </is>
       </c>
       <c r="AC20" s="3" t="n">
         <v>46230.41666666666</v>
       </c>
       <c r="AD20" s="3" t="n">
         <v>46336.99930555555</v>
       </c>
       <c r="AF20" t="inlineStr">
         <is>
           <t>Аппарат Линтел ВУБ-21, инвентарный номер БП-005153, количество 1.</t>
         </is>
       </c>
       <c r="AG20" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/c8ca697f-8cbe-4a38-9b25-0a1813da3cd6</t>
         </is>
       </c>
       <c r="AQ20" s="3" t="n">
         <v>46306.091875</v>
       </c>
       <c r="AR20" s="3" t="n">
-        <v>46310.10451388889</v>
+        <v>46311.09893518518</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>