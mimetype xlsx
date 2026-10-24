--- v0 (2026-10-23)
+++ v1 (2026-10-24)
@@ -1094,51 +1094,51 @@
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>1174195.64</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>50830.98</v>
       </c>
       <c r="AJ4" s="5" t="n">
         <v>-2.911358417239567</v>
       </c>
       <c r="AK4" t="inlineStr">
         <is>
           <t>15/Этаж</t>
         </is>
       </c>
       <c r="AL4" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46308.89664351852</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46318.08123842593</v>
+        <v>46319.07953703704</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>fedresurs:c72a7ac9-e30f-4878-8a5d-f44cc22bfe5c_1</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>388619</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>1</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -1226,47 +1226,47 @@
         </is>
       </c>
       <c r="AH5" s="3" t="n">
         <v>1285841.21</v>
       </c>
       <c r="AI5" s="3" t="n">
         <v>55424.19</v>
       </c>
       <c r="AJ5" s="5" t="n">
         <v>-2.864318518769514</v>
       </c>
       <c r="AK5" t="inlineStr">
         <is>
           <t>16/Этаж</t>
         </is>
       </c>
       <c r="AL5" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ5" s="4" t="n">
         <v>46317.89631944444</v>
       </c>
       <c r="AR5" s="4" t="n">
-        <v>46318.08047453704</v>
+        <v>46319.07923611111</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>