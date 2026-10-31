--- v0 (2026-10-29)
+++ v1 (2026-10-31)
@@ -753,57 +753,57 @@
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Самарская область</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Российская Федерация, Самарская область, муниципальный район Сызранский, городское поселение Балашейка, поселок городского типа Балашейка, улица Ленина, домовладение 73</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>63:33:0410010:376</t>
         </is>
       </c>
       <c r="K2" s="2" t="n">
         <v>17.3</v>
       </c>
       <c r="L2" s="3" t="n">
-        <v>104400</v>
+        <v>91350</v>
       </c>
       <c r="M2" s="3" t="n">
         <v>130500</v>
       </c>
       <c r="N2" s="3" t="n">
-        <v>6034.68</v>
+        <v>5280.35</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Центр дистанционных торгов</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>Ваулина Юлия Сергеевна</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>638300414877</t>
         </is>
@@ -818,47 +818,47 @@
         <is>
           <t>общая долевая собственность, 1/2 доли на Здание, Наименование: Жилой дом, Кадастровый номер 63:33:0410010:376, Адрес или местоположение: Российская Федерация, Самарская область, муниципальный район Сызранский, городское поселение Балашейка, поселок городского типа Балашейка, улица Ленина, домовладение 73, Площадь 17.3 кв.м, Назначение: Жилой дом, Количество этажей 1, Материал наружных стен: Деревянные, Год завершения строительства 1958 и общая долевая собственность, 1/2 доли на Земельный участок, Кадастровый номер 63:33:0410010:45, Адрес или местоположение Российская Федерация, Самарская область, Сызранский р-н, пос.г.т.Балашейка, ул. Ленина, д.73, Площадь 1416 кв.м, Категория земель: Земли населенных пунктов, Вид разрешенного использования: Для ведения личного подсобного хозяйства
 Ознакомиться с условиями и порядком проведения торгов, оформлением подачи заявок, проектом договора купли-продажи можно на сайте: http://bankrot.cdtrf.ru. Дополнительная информация, а также описание, состав и характеристики имущества, порядок ознакомления с имуществом и документацией по адресу: Самарская обл., г. Сызрань, ул. Кирпичная, д. 28 А, тел.: 89277709313.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/a5b89153-2db0-419f-806e-2350587f4dd5</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>67173.75999999999</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>3882.88</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46302.89613425926</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46323.9012037037</v>
+        <v>46325.90170138889</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>