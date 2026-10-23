--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -792,51 +792,51 @@
         <is>
           <t>6377001070</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46286.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46321.41666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>БУЛЬДОЗЕР НА БАЗЕ ТРАКТОРА Т-170, 1988 ГВ, ЗАВОДСКОЙ НОМЕР МАШИНЫ 46192, ДВИГАТЕЛЬ 118246
 Ознакомление с имуществом производится по адресу: 446602, Самарская область, с. Утевка, ул. Льва Толстого, д.22, с момента публикации сообщения о продаже имущества и до окончания приема заявок по предварительной записи по телефону: +79379831873.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/5a107658-db66-448b-a2d9-0868fdccf7e4</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46277.88300925926</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.08512731481</v>
+        <v>46318.91648148148</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:520cf591-556a-4f0a-b913-d92a066abdb9_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>376760</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -889,47 +889,47 @@
         <is>
           <t>6377001070</t>
         </is>
       </c>
       <c r="AC3" s="3" t="n">
         <v>46286.41666666666</v>
       </c>
       <c r="AD3" s="3" t="n">
         <v>46321.41666666666</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>ЭКСКАВАТОР БУЛЬДОЗЕР-ПОГРУЗЧИК ЭБП-9, 2010 ГВ, ЗАВОД СКОЙ НОМЕР МАШИНЫ 0201 (90200298)
 Ознакомление с имуществом производится по адресу: 446602, Самарская область, с. Утевка, ул. Льва Толстого, д.22, с момента публикации сообщения о продаже имущества и до окончания приема заявок по предварительной записи по телефону: +79379831873.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/520cf591-556a-4f0a-b913-d92a066abdb9</t>
         </is>
       </c>
       <c r="AQ3" s="3" t="n">
         <v>46277.89585648148</v>
       </c>
       <c r="AR3" s="3" t="n">
-        <v>46317.08528935185</v>
+        <v>46318.9165162037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>